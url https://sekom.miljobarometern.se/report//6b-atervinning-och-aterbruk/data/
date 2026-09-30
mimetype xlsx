--- v2 (2026-08-12)
+++ v3 (2026-09-30)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="Rec8c800182a3416691e7321116a684f8"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="R071d0fd5f8954315b092b3e1f42fd3a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rec8c800182a3416691e7321116a684f8" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R071d0fd5f8954315b092b3e1f42fd3a7" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F393"/>
+  <x:dimension ref="A1:F394"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="30.8" customWidth="1"/>
     <x:col min="2" max="2" width="9.28515625" customWidth="1"/>
     <x:col min="3" max="3" width="26" customWidth="1"/>
     <x:col min="4" max="4" width="9.28515625" customWidth="1"/>
     <x:col min="5" max="5" width="9.28515625" customWidth="1"/>
     <x:col min="6" max="6" width="12.8" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>Name</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>Sign</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>Measure area</x:v>
       </x:c>
@@ -6580,1378 +6580,1398 @@
       </x:c>
       <x:c r="C325" t="str" s="2">
         <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D325" s="3">
         <x:v>45291</x:v>
       </x:c>
       <x:c r="E325" t="n" s="2">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="F325" t="n" s="2">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="326">
       <x:c r="A326" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B326" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C326" t="str" s="2">
         <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D326" s="3">
-        <x:v>46022</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E326" t="n" s="2">
-        <x:v>2025</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F326" t="n" s="2">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="327">
       <x:c r="A327" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B327" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C327" t="str" s="2">
-        <x:v>Värnamo</x:v>
+        <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D327" s="3">
-        <x:v>44561</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E327" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F327" t="n" s="2">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="328">
       <x:c r="A328" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B328" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C328" t="str" s="2">
         <x:v>Värnamo</x:v>
       </x:c>
       <x:c r="D328" s="3">
-        <x:v>44926</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E328" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F328" t="n" s="2">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="329">
       <x:c r="A329" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B329" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C329" t="str" s="2">
         <x:v>Värnamo</x:v>
       </x:c>
       <x:c r="D329" s="3">
-        <x:v>45291</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E329" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F329" t="n" s="2">
-        <x:v>49</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="330">
       <x:c r="A330" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B330" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C330" t="str" s="2">
         <x:v>Värnamo</x:v>
       </x:c>
       <x:c r="D330" s="3">
-        <x:v>45657</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E330" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F330" t="n" s="2">
-        <x:v>35</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="331">
       <x:c r="A331" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B331" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C331" t="str" s="2">
         <x:v>Värnamo</x:v>
       </x:c>
       <x:c r="D331" s="3">
-        <x:v>46022</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E331" t="n" s="2">
-        <x:v>2025</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F331" t="n" s="2">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="332">
       <x:c r="A332" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B332" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C332" t="str" s="2">
-        <x:v>Västervik</x:v>
+        <x:v>Värnamo</x:v>
       </x:c>
       <x:c r="D332" s="3">
-        <x:v>44561</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E332" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F332" t="n" s="2">
-        <x:v>31</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="333">
       <x:c r="A333" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B333" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C333" t="str" s="2">
         <x:v>Västervik</x:v>
       </x:c>
       <x:c r="D333" s="3">
-        <x:v>44926</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E333" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F333" t="n" s="2">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="334">
       <x:c r="A334" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B334" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C334" t="str" s="2">
         <x:v>Västervik</x:v>
       </x:c>
       <x:c r="D334" s="3">
-        <x:v>45291</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E334" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F334" t="n" s="2">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="335">
       <x:c r="A335" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B335" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C335" t="str" s="2">
         <x:v>Västervik</x:v>
       </x:c>
       <x:c r="D335" s="3">
-        <x:v>45657</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E335" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F335" t="n" s="2">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="336">
       <x:c r="A336" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B336" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C336" t="str" s="2">
         <x:v>Västervik</x:v>
       </x:c>
       <x:c r="D336" s="3">
-        <x:v>46022</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E336" t="n" s="2">
-        <x:v>2025</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F336" t="n" s="2">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="337">
       <x:c r="A337" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B337" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C337" t="str" s="2">
-        <x:v>Ystad</x:v>
+        <x:v>Västervik</x:v>
       </x:c>
       <x:c r="D337" s="3">
-        <x:v>44561</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E337" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F337" t="n" s="2">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="338">
       <x:c r="A338" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B338" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C338" t="str" s="2">
         <x:v>Ystad</x:v>
       </x:c>
       <x:c r="D338" s="3">
-        <x:v>44926</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E338" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F338" t="n" s="2">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="339">
       <x:c r="A339" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B339" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C339" t="str" s="2">
         <x:v>Ystad</x:v>
       </x:c>
       <x:c r="D339" s="3">
-        <x:v>45291</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E339" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F339" t="n" s="2">
-        <x:v>24</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="340">
       <x:c r="A340" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B340" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C340" t="str" s="2">
         <x:v>Ystad</x:v>
       </x:c>
       <x:c r="D340" s="3">
-        <x:v>46022</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E340" t="n" s="2">
-        <x:v>2025</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F340" t="n" s="2">
-        <x:v>44</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="341">
       <x:c r="A341" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B341" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C341" t="str" s="2">
-        <x:v>Ånge</x:v>
+        <x:v>Ystad</x:v>
       </x:c>
       <x:c r="D341" s="3">
-        <x:v>44561</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E341" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F341" t="n" s="2">
-        <x:v>25</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="342">
       <x:c r="A342" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B342" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C342" t="str" s="2">
         <x:v>Ånge</x:v>
       </x:c>
       <x:c r="D342" s="3">
-        <x:v>44926</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E342" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F342" t="n" s="2">
-        <x:v>18.93</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="343">
       <x:c r="A343" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B343" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C343" t="str" s="2">
         <x:v>Ånge</x:v>
       </x:c>
       <x:c r="D343" s="3">
-        <x:v>45291</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E343" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F343" t="n" s="2">
-        <x:v>20</x:v>
+        <x:v>18.93</x:v>
       </x:c>
     </x:row>
     <x:row r="344">
       <x:c r="A344" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B344" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C344" t="str" s="2">
         <x:v>Ånge</x:v>
       </x:c>
       <x:c r="D344" s="3">
-        <x:v>46022</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E344" t="n" s="2">
-        <x:v>2025</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F344" t="n" s="2">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="345">
       <x:c r="A345" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B345" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C345" t="str" s="2">
-        <x:v>Älmhult</x:v>
+        <x:v>Ånge</x:v>
       </x:c>
       <x:c r="D345" s="3">
-        <x:v>44196</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E345" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F345" t="n" s="2">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="346">
       <x:c r="A346" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B346" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C346" t="str" s="2">
         <x:v>Älmhult</x:v>
       </x:c>
       <x:c r="D346" s="3">
-        <x:v>44561</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E346" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F346" t="n" s="2">
-        <x:v>41</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="347">
       <x:c r="A347" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B347" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C347" t="str" s="2">
         <x:v>Älmhult</x:v>
       </x:c>
       <x:c r="D347" s="3">
-        <x:v>44926</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E347" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F347" t="n" s="2">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="348">
       <x:c r="A348" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B348" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C348" t="str" s="2">
         <x:v>Älmhult</x:v>
       </x:c>
       <x:c r="D348" s="3">
-        <x:v>45291</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E348" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F348" t="n" s="2">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="349">
       <x:c r="A349" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B349" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C349" t="str" s="2">
         <x:v>Älmhult</x:v>
       </x:c>
       <x:c r="D349" s="3">
-        <x:v>45657</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E349" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F349" t="n" s="2">
-        <x:v>34</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="350">
       <x:c r="A350" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B350" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C350" t="str" s="2">
         <x:v>Älmhult</x:v>
       </x:c>
       <x:c r="D350" s="3">
-        <x:v>46022</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E350" t="n" s="2">
-        <x:v>2025</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F350" t="n" s="2">
-        <x:v>46</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="351">
       <x:c r="A351" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B351" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C351" t="str" s="2">
-        <x:v>Ängelholm</x:v>
+        <x:v>Älmhult</x:v>
       </x:c>
       <x:c r="D351" s="3">
-        <x:v>44561</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E351" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F351" t="n" s="2">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="352">
       <x:c r="A352" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B352" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C352" t="str" s="2">
         <x:v>Ängelholm</x:v>
       </x:c>
       <x:c r="D352" s="3">
-        <x:v>44926</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E352" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F352" t="n" s="2">
-        <x:v>48</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="353">
       <x:c r="A353" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B353" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C353" t="str" s="2">
         <x:v>Ängelholm</x:v>
       </x:c>
       <x:c r="D353" s="3">
-        <x:v>45291</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E353" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F353" t="n" s="2">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="354">
       <x:c r="A354" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B354" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C354" t="str" s="2">
         <x:v>Ängelholm</x:v>
       </x:c>
       <x:c r="D354" s="3">
-        <x:v>45657</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E354" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F354" t="n" s="2">
-        <x:v>53</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="355">
       <x:c r="A355" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B355" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C355" t="str" s="2">
         <x:v>Ängelholm</x:v>
       </x:c>
       <x:c r="D355" s="3">
-        <x:v>46022</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E355" t="n" s="2">
-        <x:v>2025</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F355" t="n" s="2">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="356">
       <x:c r="A356" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B356" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C356" t="str" s="2">
-        <x:v>Öckerö</x:v>
+        <x:v>Ängelholm</x:v>
       </x:c>
       <x:c r="D356" s="3">
-        <x:v>44196</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E356" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F356" t="n" s="2">
-        <x:v>36</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="357">
       <x:c r="A357" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B357" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C357" t="str" s="2">
         <x:v>Öckerö</x:v>
       </x:c>
       <x:c r="D357" s="3">
-        <x:v>44561</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E357" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F357" t="n" s="2">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="358">
       <x:c r="A358" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B358" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C358" t="str" s="2">
         <x:v>Öckerö</x:v>
       </x:c>
       <x:c r="D358" s="3">
-        <x:v>44926</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E358" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F358" t="n" s="2">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="359">
       <x:c r="A359" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B359" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C359" t="str" s="2">
         <x:v>Öckerö</x:v>
       </x:c>
       <x:c r="D359" s="3">
-        <x:v>45291</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E359" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F359" t="n" s="2">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="360">
       <x:c r="A360" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B360" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C360" t="str" s="2">
         <x:v>Öckerö</x:v>
       </x:c>
       <x:c r="D360" s="3">
-        <x:v>45657</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E360" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F360" t="n" s="2">
-        <x:v>31</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="361">
       <x:c r="A361" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B361" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C361" t="str" s="2">
-        <x:v>Örnsköldsvik</x:v>
+        <x:v>Öckerö</x:v>
       </x:c>
       <x:c r="D361" s="3">
-        <x:v>44196</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E361" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F361" t="n" s="2">
-        <x:v>37</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="362">
       <x:c r="A362" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B362" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C362" t="str" s="2">
         <x:v>Örnsköldsvik</x:v>
       </x:c>
       <x:c r="D362" s="3">
-        <x:v>44561</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E362" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F362" t="n" s="2">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="363">
       <x:c r="A363" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B363" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C363" t="str" s="2">
         <x:v>Örnsköldsvik</x:v>
       </x:c>
       <x:c r="D363" s="3">
-        <x:v>44926</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E363" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F363" t="n" s="2">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="364">
       <x:c r="A364" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B364" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C364" t="str" s="2">
         <x:v>Örnsköldsvik</x:v>
       </x:c>
       <x:c r="D364" s="3">
-        <x:v>45291</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E364" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F364" t="n" s="2">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="365">
       <x:c r="A365" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B365" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C365" t="str" s="2">
         <x:v>Örnsköldsvik</x:v>
       </x:c>
       <x:c r="D365" s="3">
-        <x:v>45657</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E365" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F365" t="n" s="2">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="366">
       <x:c r="A366" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B366" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C366" t="str" s="2">
         <x:v>Örnsköldsvik</x:v>
       </x:c>
       <x:c r="D366" s="3">
-        <x:v>46022</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E366" t="n" s="2">
-        <x:v>2025</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F366" t="n" s="2">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="367">
       <x:c r="A367" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B367" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C367" t="str" s="2">
-        <x:v>Österåker</x:v>
+        <x:v>Örnsköldsvik</x:v>
       </x:c>
       <x:c r="D367" s="3">
-        <x:v>44196</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E367" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F367" t="n" s="2">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="368">
       <x:c r="A368" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B368" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C368" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D368" s="3">
-        <x:v>44561</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E368" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F368" t="n" s="2">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="369">
       <x:c r="A369" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B369" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C369" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D369" s="3">
-        <x:v>44926</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E369" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F369" t="n" s="2">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="370">
       <x:c r="A370" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B370" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C370" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D370" s="3">
-        <x:v>45291</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E370" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F370" t="n" s="2">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="371">
       <x:c r="A371" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B371" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C371" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D371" s="3">
-        <x:v>45657</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E371" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F371" t="n" s="2">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="372">
       <x:c r="A372" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B372" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C372" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D372" s="3">
-        <x:v>46022</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E372" t="n" s="2">
-        <x:v>2025</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F372" t="n" s="2">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="373">
       <x:c r="A373" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B373" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C373" t="str" s="2">
-        <x:v>Östra Göinge</x:v>
+        <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D373" s="3">
-        <x:v>44561</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E373" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F373" t="n" s="2">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="374">
       <x:c r="A374" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B374" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C374" t="str" s="2">
         <x:v>Östra Göinge</x:v>
       </x:c>
       <x:c r="D374" s="3">
-        <x:v>44926</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E374" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F374" t="n" s="2">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="375">
       <x:c r="A375" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B375" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C375" t="str" s="2">
         <x:v>Östra Göinge</x:v>
       </x:c>
       <x:c r="D375" s="3">
-        <x:v>45291</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E375" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F375" t="n" s="2">
-        <x:v>42</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="376">
       <x:c r="A376" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B376" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C376" t="str" s="2">
         <x:v>Östra Göinge</x:v>
       </x:c>
       <x:c r="D376" s="3">
-        <x:v>45657</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E376" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F376" t="n" s="2">
-        <x:v>50</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="377">
       <x:c r="A377" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B377" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C377" t="str" s="2">
         <x:v>Östra Göinge</x:v>
       </x:c>
       <x:c r="D377" s="3">
-        <x:v>46022</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E377" t="n" s="2">
-        <x:v>2025</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F377" t="n" s="2">
-        <x:v>47</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="378">
       <x:c r="A378" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B378" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C378" t="str" s="2">
-        <x:v>Övertorneå</x:v>
+        <x:v>Östra Göinge</x:v>
       </x:c>
       <x:c r="D378" s="3">
-        <x:v>44561</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E378" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F378" t="n" s="2">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="379">
       <x:c r="A379" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B379" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C379" t="str" s="2">
         <x:v>Övertorneå</x:v>
       </x:c>
       <x:c r="D379" s="3">
-        <x:v>44926</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E379" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F379" t="n" s="2">
-        <x:v>22</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="380">
       <x:c r="A380" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B380" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C380" t="str" s="2">
         <x:v>Övertorneå</x:v>
       </x:c>
       <x:c r="D380" s="3">
-        <x:v>45291</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E380" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F380" t="n" s="2">
-        <x:v>31</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="381">
       <x:c r="A381" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B381" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C381" t="str" s="2">
         <x:v>Övertorneå</x:v>
       </x:c>
       <x:c r="D381" s="3">
-        <x:v>45657</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E381" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F381" t="n" s="2">
-        <x:v>33</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="382">
       <x:c r="A382" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B382" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C382" t="str" s="2">
         <x:v>Övertorneå</x:v>
       </x:c>
       <x:c r="D382" s="3">
-        <x:v>46022</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E382" t="n" s="2">
-        <x:v>2025</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F382" t="n" s="2">
-        <x:v>39</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="383">
       <x:c r="A383" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B383" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C383" t="str" s="2">
-        <x:v>Sveriges Ekokommuner</x:v>
+        <x:v>Övertorneå</x:v>
       </x:c>
       <x:c r="D383" s="3">
-        <x:v>44196</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E383" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F383" t="n" s="2">
-        <x:v>34.533333</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="384">
       <x:c r="A384" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B384" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C384" t="str" s="2">
         <x:v>Sveriges Ekokommuner</x:v>
       </x:c>
       <x:c r="D384" s="3">
-        <x:v>44561</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E384" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F384" t="n" s="2">
-        <x:v>34.381944</x:v>
+        <x:v>34.533333</x:v>
       </x:c>
     </x:row>
     <x:row r="385">
       <x:c r="A385" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B385" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C385" t="str" s="2">
         <x:v>Sveriges Ekokommuner</x:v>
       </x:c>
       <x:c r="D385" s="3">
-        <x:v>44926</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E385" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F385" t="n" s="2">
-        <x:v>33.785775</x:v>
+        <x:v>34.381944</x:v>
       </x:c>
     </x:row>
     <x:row r="386">
       <x:c r="A386" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B386" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C386" t="str" s="2">
         <x:v>Sveriges Ekokommuner</x:v>
       </x:c>
       <x:c r="D386" s="3">
-        <x:v>45291</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E386" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F386" t="n" s="2">
-        <x:v>34.593649</x:v>
+        <x:v>33.785775</x:v>
       </x:c>
     </x:row>
     <x:row r="387">
       <x:c r="A387" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B387" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C387" t="str" s="2">
         <x:v>Sveriges Ekokommuner</x:v>
       </x:c>
       <x:c r="D387" s="3">
-        <x:v>45657</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E387" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F387" t="n" s="2">
-        <x:v>36.288136</x:v>
+        <x:v>34.593649</x:v>
       </x:c>
     </x:row>
     <x:row r="388">
       <x:c r="A388" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B388" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C388" t="str" s="2">
         <x:v>Sveriges Ekokommuner</x:v>
       </x:c>
       <x:c r="D388" s="3">
-        <x:v>46022</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E388" t="n" s="2">
-        <x:v>2025</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F388" t="n" s="2">
-        <x:v>37.04</x:v>
+        <x:v>36.288136</x:v>
       </x:c>
     </x:row>
     <x:row r="389">
       <x:c r="A389" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B389" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C389" t="str" s="2">
-        <x:v>Riket</x:v>
+        <x:v>Sveriges Ekokommuner</x:v>
       </x:c>
       <x:c r="D389" s="3">
-        <x:v>44196</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E389" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F389" t="n" s="2">
-        <x:v>32</x:v>
+        <x:v>37.04</x:v>
       </x:c>
     </x:row>
     <x:row r="390">
       <x:c r="A390" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B390" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C390" t="str" s="2">
         <x:v>Riket</x:v>
       </x:c>
       <x:c r="D390" s="3">
-        <x:v>44561</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E390" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F390" t="n" s="2">
-        <x:v>33</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="391">
       <x:c r="A391" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B391" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C391" t="str" s="2">
         <x:v>Riket</x:v>
       </x:c>
       <x:c r="D391" s="3">
-        <x:v>44926</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E391" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F391" t="n" s="2">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="392">
       <x:c r="A392" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B392" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C392" t="str" s="2">
         <x:v>Riket</x:v>
       </x:c>
       <x:c r="D392" s="3">
-        <x:v>45291</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E392" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F392" t="n" s="2">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="393">
       <x:c r="A393" t="str" s="2">
         <x:v>Återvinning och återbruk</x:v>
       </x:c>
       <x:c r="B393" t="str" s="2">
         <x:v>GN.6b</x:v>
       </x:c>
       <x:c r="C393" t="str" s="2">
         <x:v>Riket</x:v>
       </x:c>
       <x:c r="D393" s="3">
+        <x:v>45291</x:v>
+      </x:c>
+      <x:c r="E393" t="n" s="2">
+        <x:v>2023</x:v>
+      </x:c>
+      <x:c r="F393" t="n" s="2">
+        <x:v>32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="394">
+      <x:c r="A394" t="str" s="2">
+        <x:v>Återvinning och återbruk</x:v>
+      </x:c>
+      <x:c r="B394" t="str" s="2">
+        <x:v>GN.6b</x:v>
+      </x:c>
+      <x:c r="C394" t="str" s="2">
+        <x:v>Riket</x:v>
+      </x:c>
+      <x:c r="D394" s="3">
         <x:v>45657</x:v>
       </x:c>
-      <x:c r="E393" t="n" s="2">
+      <x:c r="E394" t="n" s="2">
         <x:v>2024</x:v>
       </x:c>
-      <x:c r="F393" t="n" s="2">
+      <x:c r="F394" t="n" s="2">
         <x:v>35</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>