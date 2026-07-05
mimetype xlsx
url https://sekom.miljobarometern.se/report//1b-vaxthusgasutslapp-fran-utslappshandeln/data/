--- v0 (2026-05-21)
+++ v1 (2026-07-05)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="R4994f56b3a2244a0bd49ffc3ac158db6"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="R25b7fe8f181644e9a12b5c5bc1fb36be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4994f56b3a2244a0bd49ffc3ac158db6" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R25b7fe8f181644e9a12b5c5bc1fb36be" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F1057"/>
+  <x:dimension ref="A1:F748"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="47.6" customWidth="1"/>
     <x:col min="2" max="2" width="9.28515625" customWidth="1"/>
     <x:col min="3" max="3" width="26" customWidth="1"/>
     <x:col min="4" max="4" width="9.28515625" customWidth="1"/>
     <x:col min="5" max="5" width="9.28515625" customWidth="1"/>
     <x:col min="6" max="6" width="12.8" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>Name</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>Sign</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>Measure area</x:v>
       </x:c>
@@ -160,21078 +160,14898 @@
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>Aneby</x:v>
       </x:c>
       <x:c r="D4" s="3">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>Aneby</x:v>
       </x:c>
       <x:c r="D5" s="3">
-        <x:v>42735</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>Aneby</x:v>
       </x:c>
       <x:c r="D6" s="3">
-        <x:v>43100</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>Aneby</x:v>
       </x:c>
       <x:c r="D7" s="3">
-        <x:v>43465</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>Aneby</x:v>
       </x:c>
       <x:c r="D8" s="3">
-        <x:v>43830</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>Aneby</x:v>
       </x:c>
       <x:c r="D9" s="3">
-        <x:v>44196</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>Aneby</x:v>
       </x:c>
       <x:c r="D10" s="3">
-        <x:v>44561</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
-        <x:v>Aneby</x:v>
+        <x:v>Avesta</x:v>
       </x:c>
       <x:c r="D11" s="3">
-        <x:v>44926</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>3.625353</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
-        <x:v>Aneby</x:v>
+        <x:v>Avesta</x:v>
       </x:c>
       <x:c r="D12" s="3">
-        <x:v>45291</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>5.873280</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
-        <x:v>Aneby</x:v>
+        <x:v>Avesta</x:v>
       </x:c>
       <x:c r="D13" s="3">
-        <x:v>45657</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>6.784733</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>Avesta</x:v>
       </x:c>
       <x:c r="D14" s="3">
-        <x:v>38717</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>3.6254</x:v>
+        <x:v>6.398318</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>Avesta</x:v>
       </x:c>
       <x:c r="D15" s="3">
-        <x:v>40543</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>5.8733</x:v>
+        <x:v>6.724275</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>Avesta</x:v>
       </x:c>
       <x:c r="D16" s="3">
-        <x:v>42369</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>6.7847</x:v>
+        <x:v>6.636098</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>Avesta</x:v>
       </x:c>
       <x:c r="D17" s="3">
-        <x:v>42735</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>6.9268</x:v>
+        <x:v>6.470531</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>Avesta</x:v>
       </x:c>
       <x:c r="D18" s="3">
-        <x:v>43100</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>7.4382</x:v>
+        <x:v>6.497212</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>Avesta</x:v>
       </x:c>
       <x:c r="D19" s="3">
-        <x:v>43465</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>7.1174</x:v>
+        <x:v>5.466601</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
-        <x:v>Avesta</x:v>
+        <x:v>Boden</x:v>
       </x:c>
       <x:c r="D20" s="3">
-        <x:v>43830</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>7.1465</x:v>
+        <x:v>0.238927</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
-        <x:v>Avesta</x:v>
+        <x:v>Boden</x:v>
       </x:c>
       <x:c r="D21" s="3">
-        <x:v>44196</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>6.3983</x:v>
+        <x:v>0.274034</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
-        <x:v>Avesta</x:v>
+        <x:v>Boden</x:v>
       </x:c>
       <x:c r="D22" s="3">
-        <x:v>44561</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>6.7243</x:v>
+        <x:v>1.339197</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
-        <x:v>Avesta</x:v>
+        <x:v>Boden</x:v>
       </x:c>
       <x:c r="D23" s="3">
-        <x:v>44926</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>6.6361</x:v>
+        <x:v>2.159016</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
-        <x:v>Avesta</x:v>
+        <x:v>Boden</x:v>
       </x:c>
       <x:c r="D24" s="3">
-        <x:v>45291</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>6.4705</x:v>
+        <x:v>2.240234</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
-        <x:v>Avesta</x:v>
+        <x:v>Boden</x:v>
       </x:c>
       <x:c r="D25" s="3">
-        <x:v>45657</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>6.497212</x:v>
+        <x:v>2.256025</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>Boden</x:v>
       </x:c>
       <x:c r="D26" s="3">
-        <x:v>38717</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>0.2389</x:v>
+        <x:v>2.583617</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>Boden</x:v>
       </x:c>
       <x:c r="D27" s="3">
-        <x:v>40543</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>0.274</x:v>
+        <x:v>2.517523</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>Boden</x:v>
       </x:c>
       <x:c r="D28" s="3">
-        <x:v>42369</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>1.3392</x:v>
+        <x:v>2.527879</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
-        <x:v>Boden</x:v>
+        <x:v>Bollnäs</x:v>
       </x:c>
       <x:c r="D29" s="3">
-        <x:v>42735</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>1.5154</x:v>
+        <x:v>0.215764</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
-        <x:v>Boden</x:v>
+        <x:v>Bollnäs</x:v>
       </x:c>
       <x:c r="D30" s="3">
-        <x:v>43100</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>1.7269</x:v>
+        <x:v>0.279526</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
-        <x:v>Boden</x:v>
+        <x:v>Bollnäs</x:v>
       </x:c>
       <x:c r="D31" s="3">
-        <x:v>43465</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>1.8875</x:v>
+        <x:v>0.658269</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
-        <x:v>Boden</x:v>
+        <x:v>Bollnäs</x:v>
       </x:c>
       <x:c r="D32" s="3">
-        <x:v>43830</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>2.0766</x:v>
+        <x:v>1.084263</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
-        <x:v>Boden</x:v>
+        <x:v>Bollnäs</x:v>
       </x:c>
       <x:c r="D33" s="3">
-        <x:v>44196</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>2.159</x:v>
+        <x:v>1.129294</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
-        <x:v>Boden</x:v>
+        <x:v>Bollnäs</x:v>
       </x:c>
       <x:c r="D34" s="3">
-        <x:v>44561</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>2.2402</x:v>
+        <x:v>1.094238</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
-        <x:v>Boden</x:v>
+        <x:v>Bollnäs</x:v>
       </x:c>
       <x:c r="D35" s="3">
-        <x:v>44926</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>2.256</x:v>
+        <x:v>1.228932</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
-        <x:v>Boden</x:v>
+        <x:v>Bollnäs</x:v>
       </x:c>
       <x:c r="D36" s="3">
-        <x:v>45291</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>2.5836</x:v>
+        <x:v>1.085813</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
-        <x:v>Boden</x:v>
+        <x:v>Bollnäs</x:v>
       </x:c>
       <x:c r="D37" s="3">
-        <x:v>45657</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>2.517523</x:v>
+        <x:v>1.015489</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
-        <x:v>Bollnäs</x:v>
+        <x:v>Borås</x:v>
       </x:c>
       <x:c r="D38" s="3">
         <x:v>38717</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>0.2158</x:v>
+        <x:v>0.186892</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
-        <x:v>Bollnäs</x:v>
+        <x:v>Borås</x:v>
       </x:c>
       <x:c r="D39" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>0.2795</x:v>
+        <x:v>0.349333</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
-        <x:v>Bollnäs</x:v>
+        <x:v>Borås</x:v>
       </x:c>
       <x:c r="D40" s="3">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>0.6583</x:v>
+        <x:v>0.460208</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
-        <x:v>Bollnäs</x:v>
+        <x:v>Borås</x:v>
       </x:c>
       <x:c r="D41" s="3">
-        <x:v>42735</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>0.8784</x:v>
+        <x:v>0.399282</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
-        <x:v>Bollnäs</x:v>
+        <x:v>Borås</x:v>
       </x:c>
       <x:c r="D42" s="3">
-        <x:v>43100</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>0.9029</x:v>
+        <x:v>0.405010</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
-        <x:v>Bollnäs</x:v>
+        <x:v>Borås</x:v>
       </x:c>
       <x:c r="D43" s="3">
-        <x:v>43465</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>0.9335</x:v>
+        <x:v>0.365678</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
-        <x:v>Bollnäs</x:v>
+        <x:v>Borås</x:v>
       </x:c>
       <x:c r="D44" s="3">
-        <x:v>43830</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>0.9405</x:v>
+        <x:v>0.308547</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
-        <x:v>Bollnäs</x:v>
+        <x:v>Borås</x:v>
       </x:c>
       <x:c r="D45" s="3">
-        <x:v>44196</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>1.0843</x:v>
+        <x:v>0.381947</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
-        <x:v>Bollnäs</x:v>
+        <x:v>Borås</x:v>
       </x:c>
       <x:c r="D46" s="3">
-        <x:v>44561</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>1.1293</x:v>
+        <x:v>0.375293</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
-        <x:v>Bollnäs</x:v>
+        <x:v>Burlöv</x:v>
       </x:c>
       <x:c r="D47" s="3">
-        <x:v>44926</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>1.0942</x:v>
+        <x:v>1.165339</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
-        <x:v>Bollnäs</x:v>
+        <x:v>Burlöv</x:v>
       </x:c>
       <x:c r="D48" s="3">
-        <x:v>45291</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>1.2289</x:v>
+        <x:v>1.080115</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
-        <x:v>Bollnäs</x:v>
+        <x:v>Burlöv</x:v>
       </x:c>
       <x:c r="D49" s="3">
-        <x:v>45657</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>1.085813</x:v>
+        <x:v>1.028285</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
-        <x:v>Borås</x:v>
+        <x:v>Burlöv</x:v>
       </x:c>
       <x:c r="D50" s="3">
-        <x:v>38717</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>0.1869</x:v>
+        <x:v>0.662800</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
-        <x:v>Borås</x:v>
+        <x:v>Burlöv</x:v>
       </x:c>
       <x:c r="D51" s="3">
-        <x:v>40543</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>0.3493</x:v>
+        <x:v>0.341163</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
-        <x:v>Borås</x:v>
+        <x:v>Burlöv</x:v>
       </x:c>
       <x:c r="D52" s="3">
-        <x:v>42369</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>0.4602</x:v>
+        <x:v>0.329343</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
-        <x:v>Borås</x:v>
+        <x:v>Burlöv</x:v>
       </x:c>
       <x:c r="D53" s="3">
-        <x:v>42735</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>0.4331</x:v>
+        <x:v>0.329419</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
-        <x:v>Borås</x:v>
+        <x:v>Burlöv</x:v>
       </x:c>
       <x:c r="D54" s="3">
-        <x:v>43100</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>0.4277</x:v>
+        <x:v>0.249341</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
-        <x:v>Borås</x:v>
+        <x:v>Burlöv</x:v>
       </x:c>
       <x:c r="D55" s="3">
-        <x:v>43465</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>0.4041</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
-        <x:v>Borås</x:v>
+        <x:v>Degerfors</x:v>
       </x:c>
       <x:c r="D56" s="3">
-        <x:v>43830</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>0.3942</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
-        <x:v>Borås</x:v>
+        <x:v>Degerfors</x:v>
       </x:c>
       <x:c r="D57" s="3">
-        <x:v>44196</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>0.3993</x:v>
+        <x:v>2.922311</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
-        <x:v>Borås</x:v>
+        <x:v>Degerfors</x:v>
       </x:c>
       <x:c r="D58" s="3">
-        <x:v>44561</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>0.405</x:v>
+        <x:v>3.561144</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
-        <x:v>Borås</x:v>
+        <x:v>Degerfors</x:v>
       </x:c>
       <x:c r="D59" s="3">
-        <x:v>44926</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>0.3657</x:v>
+        <x:v>3.354688</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
-        <x:v>Borås</x:v>
+        <x:v>Degerfors</x:v>
       </x:c>
       <x:c r="D60" s="3">
-        <x:v>45291</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>0.3085</x:v>
+        <x:v>3.517411</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
-        <x:v>Borås</x:v>
+        <x:v>Degerfors</x:v>
       </x:c>
       <x:c r="D61" s="3">
-        <x:v>45657</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>0.381947</x:v>
+        <x:v>3.762854</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
-        <x:v>Burlöv</x:v>
+        <x:v>Degerfors</x:v>
       </x:c>
       <x:c r="D62" s="3">
-        <x:v>38717</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>1.1653</x:v>
+        <x:v>3.674255</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
-        <x:v>Burlöv</x:v>
+        <x:v>Degerfors</x:v>
       </x:c>
       <x:c r="D63" s="3">
-        <x:v>40543</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>1.0801</x:v>
+        <x:v>3.549903</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
-        <x:v>Burlöv</x:v>
+        <x:v>Degerfors</x:v>
       </x:c>
       <x:c r="D64" s="3">
-        <x:v>42369</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>1.0283</x:v>
+        <x:v>2.698603</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
-        <x:v>Burlöv</x:v>
+        <x:v>Ekerö</x:v>
       </x:c>
       <x:c r="D65" s="3">
-        <x:v>42735</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>1.297</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
-        <x:v>Burlöv</x:v>
+        <x:v>Ekerö</x:v>
       </x:c>
       <x:c r="D66" s="3">
-        <x:v>43100</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>1.1566</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
-        <x:v>Burlöv</x:v>
+        <x:v>Ekerö</x:v>
       </x:c>
       <x:c r="D67" s="3">
-        <x:v>43465</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>1.0779</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
-        <x:v>Burlöv</x:v>
+        <x:v>Ekerö</x:v>
       </x:c>
       <x:c r="D68" s="3">
-        <x:v>43830</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>1.0818</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
-        <x:v>Burlöv</x:v>
+        <x:v>Ekerö</x:v>
       </x:c>
       <x:c r="D69" s="3">
-        <x:v>44196</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>0.6628</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
-        <x:v>Burlöv</x:v>
+        <x:v>Ekerö</x:v>
       </x:c>
       <x:c r="D70" s="3">
-        <x:v>44561</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>0.3412</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
-        <x:v>Burlöv</x:v>
+        <x:v>Ekerö</x:v>
       </x:c>
       <x:c r="D71" s="3">
-        <x:v>44926</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>0.3293</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
-        <x:v>Burlöv</x:v>
+        <x:v>Ekerö</x:v>
       </x:c>
       <x:c r="D72" s="3">
-        <x:v>45291</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>0.3294</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
-        <x:v>Burlöv</x:v>
+        <x:v>Ekerö</x:v>
       </x:c>
       <x:c r="D73" s="3">
-        <x:v>45657</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>0.249341</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
-        <x:v>Degerfors</x:v>
+        <x:v>Eksjö</x:v>
       </x:c>
       <x:c r="D74" s="3">
         <x:v>38717</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.080997</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
-        <x:v>Degerfors</x:v>
+        <x:v>Eksjö</x:v>
       </x:c>
       <x:c r="D75" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>2.9223</x:v>
+        <x:v>0.051404</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
-        <x:v>Degerfors</x:v>
+        <x:v>Eksjö</x:v>
       </x:c>
       <x:c r="D76" s="3">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>3.5611</x:v>
+        <x:v>1.155390</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
-        <x:v>Degerfors</x:v>
+        <x:v>Eksjö</x:v>
       </x:c>
       <x:c r="D77" s="3">
-        <x:v>42735</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>3.551</x:v>
+        <x:v>1.173488</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
-        <x:v>Degerfors</x:v>
+        <x:v>Eksjö</x:v>
       </x:c>
       <x:c r="D78" s="3">
-        <x:v>43100</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>3.4608</x:v>
+        <x:v>1.227319</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
-        <x:v>Degerfors</x:v>
+        <x:v>Eksjö</x:v>
       </x:c>
       <x:c r="D79" s="3">
-        <x:v>43465</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>3.6249</x:v>
+        <x:v>1.296170</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
-        <x:v>Degerfors</x:v>
+        <x:v>Eksjö</x:v>
       </x:c>
       <x:c r="D80" s="3">
-        <x:v>43830</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>3.8845</x:v>
+        <x:v>1.181972</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
-        <x:v>Degerfors</x:v>
+        <x:v>Eksjö</x:v>
       </x:c>
       <x:c r="D81" s="3">
-        <x:v>44196</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>3.3547</x:v>
+        <x:v>1.258712</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
-        <x:v>Degerfors</x:v>
+        <x:v>Eksjö</x:v>
       </x:c>
       <x:c r="D82" s="3">
-        <x:v>44561</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>3.5174</x:v>
+        <x:v>1.299264</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
-        <x:v>Degerfors</x:v>
+        <x:v>Enköping</x:v>
       </x:c>
       <x:c r="D83" s="3">
-        <x:v>44926</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>3.7629</x:v>
+        <x:v>0.141481</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
-        <x:v>Degerfors</x:v>
+        <x:v>Enköping</x:v>
       </x:c>
       <x:c r="D84" s="3">
-        <x:v>45291</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>3.6743</x:v>
+        <x:v>0.172766</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
-        <x:v>Degerfors</x:v>
+        <x:v>Enköping</x:v>
       </x:c>
       <x:c r="D85" s="3">
-        <x:v>45657</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>3.549903</x:v>
+        <x:v>0.108467</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
-        <x:v>Ekerö</x:v>
+        <x:v>Enköping</x:v>
       </x:c>
       <x:c r="D86" s="3">
-        <x:v>38717</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.071821</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
-        <x:v>Ekerö</x:v>
+        <x:v>Enköping</x:v>
       </x:c>
       <x:c r="D87" s="3">
-        <x:v>40543</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.016993</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
-        <x:v>Ekerö</x:v>
+        <x:v>Enköping</x:v>
       </x:c>
       <x:c r="D88" s="3">
-        <x:v>42369</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.044829</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
-        <x:v>Ekerö</x:v>
+        <x:v>Enköping</x:v>
       </x:c>
       <x:c r="D89" s="3">
-        <x:v>42735</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.056407</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
-        <x:v>Ekerö</x:v>
+        <x:v>Enköping</x:v>
       </x:c>
       <x:c r="D90" s="3">
-        <x:v>43100</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.071310</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
-        <x:v>Ekerö</x:v>
+        <x:v>Enköping</x:v>
       </x:c>
       <x:c r="D91" s="3">
-        <x:v>43465</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.048439</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
-        <x:v>Ekerö</x:v>
+        <x:v>Eslöv</x:v>
       </x:c>
       <x:c r="D92" s="3">
-        <x:v>43830</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>2.914648</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
-        <x:v>Ekerö</x:v>
+        <x:v>Eslöv</x:v>
       </x:c>
       <x:c r="D93" s="3">
-        <x:v>44196</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>4.074144</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
-        <x:v>Ekerö</x:v>
+        <x:v>Eslöv</x:v>
       </x:c>
       <x:c r="D94" s="3">
-        <x:v>44561</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>4.186078</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
-        <x:v>Ekerö</x:v>
+        <x:v>Eslöv</x:v>
       </x:c>
       <x:c r="D95" s="3">
-        <x:v>44926</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>3.702342</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
-        <x:v>Ekerö</x:v>
+        <x:v>Eslöv</x:v>
       </x:c>
       <x:c r="D96" s="3">
-        <x:v>45291</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>3.495100</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
-        <x:v>Ekerö</x:v>
+        <x:v>Eslöv</x:v>
       </x:c>
       <x:c r="D97" s="3">
-        <x:v>45657</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>3.072592</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
-        <x:v>Eksjö</x:v>
+        <x:v>Eslöv</x:v>
       </x:c>
       <x:c r="D98" s="3">
-        <x:v>38717</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>0.081</x:v>
+        <x:v>1.952610</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
-        <x:v>Eksjö</x:v>
+        <x:v>Eslöv</x:v>
       </x:c>
       <x:c r="D99" s="3">
-        <x:v>40543</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>0.0514</x:v>
+        <x:v>2.767711</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
-        <x:v>Eksjö</x:v>
+        <x:v>Eslöv</x:v>
       </x:c>
       <x:c r="D100" s="3">
-        <x:v>42369</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>1.1554</x:v>
+        <x:v>2.772362</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
-        <x:v>Eksjö</x:v>
+        <x:v>Gnesta</x:v>
       </x:c>
       <x:c r="D101" s="3">
-        <x:v>42735</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>1.2477</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="102">
       <x:c r="A102" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B102" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C102" t="str" s="2">
-        <x:v>Eksjö</x:v>
+        <x:v>Gnesta</x:v>
       </x:c>
       <x:c r="D102" s="3">
-        <x:v>43100</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E102" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F102" t="n" s="2">
-        <x:v>1.2775</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="103">
       <x:c r="A103" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B103" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C103" t="str" s="2">
-        <x:v>Eksjö</x:v>
+        <x:v>Gnesta</x:v>
       </x:c>
       <x:c r="D103" s="3">
-        <x:v>43465</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E103" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F103" t="n" s="2">
-        <x:v>1.1481</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="104">
       <x:c r="A104" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B104" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C104" t="str" s="2">
-        <x:v>Eksjö</x:v>
+        <x:v>Gnesta</x:v>
       </x:c>
       <x:c r="D104" s="3">
-        <x:v>43830</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E104" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F104" t="n" s="2">
-        <x:v>1.0685</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="105">
       <x:c r="A105" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B105" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C105" t="str" s="2">
-        <x:v>Eksjö</x:v>
+        <x:v>Gnesta</x:v>
       </x:c>
       <x:c r="D105" s="3">
-        <x:v>44196</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E105" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F105" t="n" s="2">
-        <x:v>1.1735</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="106">
       <x:c r="A106" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B106" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C106" t="str" s="2">
-        <x:v>Eksjö</x:v>
+        <x:v>Gnesta</x:v>
       </x:c>
       <x:c r="D106" s="3">
-        <x:v>44561</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E106" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F106" t="n" s="2">
-        <x:v>1.2273</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="107">
       <x:c r="A107" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B107" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C107" t="str" s="2">
-        <x:v>Eksjö</x:v>
+        <x:v>Gnesta</x:v>
       </x:c>
       <x:c r="D107" s="3">
-        <x:v>44926</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E107" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F107" t="n" s="2">
-        <x:v>1.2962</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="108">
       <x:c r="A108" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B108" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C108" t="str" s="2">
-        <x:v>Eksjö</x:v>
+        <x:v>Gnesta</x:v>
       </x:c>
       <x:c r="D108" s="3">
-        <x:v>45291</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E108" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F108" t="n" s="2">
-        <x:v>1.182</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="109">
       <x:c r="A109" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B109" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C109" t="str" s="2">
-        <x:v>Eksjö</x:v>
+        <x:v>Gnesta</x:v>
       </x:c>
       <x:c r="D109" s="3">
-        <x:v>45657</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E109" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F109" t="n" s="2">
-        <x:v>1.258712</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="110">
       <x:c r="A110" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B110" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C110" t="str" s="2">
-        <x:v>Enköping</x:v>
+        <x:v>Gotland</x:v>
       </x:c>
       <x:c r="D110" s="3">
         <x:v>38717</x:v>
       </x:c>
       <x:c r="E110" t="n" s="2">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="F110" t="n" s="2">
-        <x:v>0.1415</x:v>
+        <x:v>28.598334</x:v>
       </x:c>
     </x:row>
     <x:row r="111">
       <x:c r="A111" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B111" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C111" t="str" s="2">
-        <x:v>Enköping</x:v>
+        <x:v>Gotland</x:v>
       </x:c>
       <x:c r="D111" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E111" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F111" t="n" s="2">
-        <x:v>0.1728</x:v>
+        <x:v>28.991671</x:v>
       </x:c>
     </x:row>
     <x:row r="112">
       <x:c r="A112" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B112" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C112" t="str" s="2">
-        <x:v>Enköping</x:v>
+        <x:v>Gotland</x:v>
       </x:c>
       <x:c r="D112" s="3">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="E112" t="n" s="2">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="F112" t="n" s="2">
-        <x:v>0.1085</x:v>
+        <x:v>33.189925</x:v>
       </x:c>
     </x:row>
     <x:row r="113">
       <x:c r="A113" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B113" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C113" t="str" s="2">
-        <x:v>Enköping</x:v>
+        <x:v>Gotland</x:v>
       </x:c>
       <x:c r="D113" s="3">
-        <x:v>42735</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E113" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F113" t="n" s="2">
-        <x:v>0.1171</x:v>
+        <x:v>26.144851</x:v>
       </x:c>
     </x:row>
     <x:row r="114">
       <x:c r="A114" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B114" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C114" t="str" s="2">
-        <x:v>Enköping</x:v>
+        <x:v>Gotland</x:v>
       </x:c>
       <x:c r="D114" s="3">
-        <x:v>43100</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E114" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F114" t="n" s="2">
-        <x:v>0.1113</x:v>
+        <x:v>25.476566</x:v>
       </x:c>
     </x:row>
     <x:row r="115">
       <x:c r="A115" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B115" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C115" t="str" s="2">
-        <x:v>Enköping</x:v>
+        <x:v>Gotland</x:v>
       </x:c>
       <x:c r="D115" s="3">
-        <x:v>43465</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E115" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F115" t="n" s="2">
-        <x:v>0.1332</x:v>
+        <x:v>24.653867</x:v>
       </x:c>
     </x:row>
     <x:row r="116">
       <x:c r="A116" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B116" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C116" t="str" s="2">
-        <x:v>Enköping</x:v>
+        <x:v>Gotland</x:v>
       </x:c>
       <x:c r="D116" s="3">
-        <x:v>43830</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E116" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F116" t="n" s="2">
-        <x:v>0.1081</x:v>
+        <x:v>24.153468</x:v>
       </x:c>
     </x:row>
     <x:row r="117">
       <x:c r="A117" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B117" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C117" t="str" s="2">
-        <x:v>Enköping</x:v>
+        <x:v>Gotland</x:v>
       </x:c>
       <x:c r="D117" s="3">
-        <x:v>44196</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E117" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F117" t="n" s="2">
-        <x:v>0.0718</x:v>
+        <x:v>22.858851</x:v>
       </x:c>
     </x:row>
     <x:row r="118">
       <x:c r="A118" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B118" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C118" t="str" s="2">
-        <x:v>Enköping</x:v>
+        <x:v>Gotland</x:v>
       </x:c>
       <x:c r="D118" s="3">
-        <x:v>44561</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E118" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F118" t="n" s="2">
-        <x:v>0.017</x:v>
+        <x:v>22.189049</x:v>
       </x:c>
     </x:row>
     <x:row r="119">
       <x:c r="A119" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B119" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C119" t="str" s="2">
-        <x:v>Enköping</x:v>
+        <x:v>Gävle</x:v>
       </x:c>
       <x:c r="D119" s="3">
-        <x:v>44926</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E119" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F119" t="n" s="2">
-        <x:v>0.0448</x:v>
+        <x:v>1.791085</x:v>
       </x:c>
     </x:row>
     <x:row r="120">
       <x:c r="A120" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B120" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C120" t="str" s="2">
-        <x:v>Enköping</x:v>
+        <x:v>Gävle</x:v>
       </x:c>
       <x:c r="D120" s="3">
-        <x:v>45291</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E120" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F120" t="n" s="2">
-        <x:v>0.0564</x:v>
+        <x:v>2.094451</x:v>
       </x:c>
     </x:row>
     <x:row r="121">
       <x:c r="A121" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B121" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C121" t="str" s="2">
-        <x:v>Enköping</x:v>
+        <x:v>Gävle</x:v>
       </x:c>
       <x:c r="D121" s="3">
-        <x:v>45657</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E121" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F121" t="n" s="2">
-        <x:v>0.071310</x:v>
+        <x:v>0.145807</x:v>
       </x:c>
     </x:row>
     <x:row r="122">
       <x:c r="A122" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B122" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C122" t="str" s="2">
-        <x:v>Eskilstuna</x:v>
+        <x:v>Gävle</x:v>
       </x:c>
       <x:c r="D122" s="3">
-        <x:v>38717</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E122" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F122" t="n" s="2">
-        <x:v>0.082</x:v>
+        <x:v>0.138654</x:v>
       </x:c>
     </x:row>
     <x:row r="123">
       <x:c r="A123" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B123" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C123" t="str" s="2">
-        <x:v>Eskilstuna</x:v>
+        <x:v>Gävle</x:v>
       </x:c>
       <x:c r="D123" s="3">
-        <x:v>40543</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E123" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F123" t="n" s="2">
-        <x:v>0.5383</x:v>
+        <x:v>0.185105</x:v>
       </x:c>
     </x:row>
     <x:row r="124">
       <x:c r="A124" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B124" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C124" t="str" s="2">
-        <x:v>Eskilstuna</x:v>
+        <x:v>Gävle</x:v>
       </x:c>
       <x:c r="D124" s="3">
-        <x:v>42369</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E124" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F124" t="n" s="2">
-        <x:v>0.1368</x:v>
+        <x:v>0.171538</x:v>
       </x:c>
     </x:row>
     <x:row r="125">
       <x:c r="A125" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B125" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C125" t="str" s="2">
-        <x:v>Eskilstuna</x:v>
+        <x:v>Gävle</x:v>
       </x:c>
       <x:c r="D125" s="3">
-        <x:v>42735</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E125" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F125" t="n" s="2">
-        <x:v>0.1694</x:v>
+        <x:v>0.173260</x:v>
       </x:c>
     </x:row>
     <x:row r="126">
       <x:c r="A126" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B126" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C126" t="str" s="2">
-        <x:v>Eskilstuna</x:v>
+        <x:v>Gävle</x:v>
       </x:c>
       <x:c r="D126" s="3">
-        <x:v>43100</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E126" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F126" t="n" s="2">
-        <x:v>0.1758</x:v>
+        <x:v>0.182823</x:v>
       </x:c>
     </x:row>
     <x:row r="127">
       <x:c r="A127" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B127" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C127" t="str" s="2">
-        <x:v>Eskilstuna</x:v>
+        <x:v>Gävle</x:v>
       </x:c>
       <x:c r="D127" s="3">
-        <x:v>43465</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E127" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F127" t="n" s="2">
-        <x:v>0.1693</x:v>
+        <x:v>0.148634</x:v>
       </x:c>
     </x:row>
     <x:row r="128">
       <x:c r="A128" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B128" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C128" t="str" s="2">
-        <x:v>Eskilstuna</x:v>
+        <x:v>Hallsberg</x:v>
       </x:c>
       <x:c r="D128" s="3">
-        <x:v>43830</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E128" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F128" t="n" s="2">
-        <x:v>0.1641</x:v>
+        <x:v>0.055109</x:v>
       </x:c>
     </x:row>
     <x:row r="129">
       <x:c r="A129" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B129" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C129" t="str" s="2">
-        <x:v>Eskilstuna</x:v>
+        <x:v>Hallsberg</x:v>
       </x:c>
       <x:c r="D129" s="3">
-        <x:v>44196</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E129" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F129" t="n" s="2">
-        <x:v>0.1347</x:v>
+        <x:v>0.243339</x:v>
       </x:c>
     </x:row>
     <x:row r="130">
       <x:c r="A130" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B130" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C130" t="str" s="2">
-        <x:v>Eskilstuna</x:v>
+        <x:v>Hallsberg</x:v>
       </x:c>
       <x:c r="D130" s="3">
-        <x:v>44561</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E130" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F130" t="n" s="2">
-        <x:v>0.1905</x:v>
+        <x:v>0.030498</x:v>
       </x:c>
     </x:row>
     <x:row r="131">
       <x:c r="A131" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B131" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C131" t="str" s="2">
-        <x:v>Eskilstuna</x:v>
+        <x:v>Hallsberg</x:v>
       </x:c>
       <x:c r="D131" s="3">
-        <x:v>44926</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E131" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F131" t="n" s="2">
-        <x:v>0.1882</x:v>
+        <x:v>0.034522</x:v>
       </x:c>
     </x:row>
     <x:row r="132">
       <x:c r="A132" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B132" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C132" t="str" s="2">
-        <x:v>Eskilstuna</x:v>
+        <x:v>Hallsberg</x:v>
       </x:c>
       <x:c r="D132" s="3">
-        <x:v>45291</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E132" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F132" t="n" s="2">
-        <x:v>0.1422</x:v>
+        <x:v>0.059212</x:v>
       </x:c>
     </x:row>
     <x:row r="133">
       <x:c r="A133" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B133" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C133" t="str" s="2">
-        <x:v>Eskilstuna</x:v>
+        <x:v>Hallsberg</x:v>
       </x:c>
       <x:c r="D133" s="3">
-        <x:v>45657</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E133" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F133" t="n" s="2">
-        <x:v>0.166423</x:v>
+        <x:v>0.028607</x:v>
       </x:c>
     </x:row>
     <x:row r="134">
       <x:c r="A134" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B134" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C134" t="str" s="2">
-        <x:v>Eslöv</x:v>
+        <x:v>Hallsberg</x:v>
       </x:c>
       <x:c r="D134" s="3">
-        <x:v>38717</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E134" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F134" t="n" s="2">
-        <x:v>2.9146</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="135">
       <x:c r="A135" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B135" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C135" t="str" s="2">
-        <x:v>Eslöv</x:v>
+        <x:v>Hallsberg</x:v>
       </x:c>
       <x:c r="D135" s="3">
-        <x:v>40543</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E135" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F135" t="n" s="2">
-        <x:v>4.0741</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="136">
       <x:c r="A136" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B136" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C136" t="str" s="2">
-        <x:v>Eslöv</x:v>
+        <x:v>Hallsberg</x:v>
       </x:c>
       <x:c r="D136" s="3">
-        <x:v>42369</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E136" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F136" t="n" s="2">
-        <x:v>4.1861</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="137">
       <x:c r="A137" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B137" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C137" t="str" s="2">
-        <x:v>Eslöv</x:v>
+        <x:v>Halmstad</x:v>
       </x:c>
       <x:c r="D137" s="3">
-        <x:v>42735</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E137" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F137" t="n" s="2">
-        <x:v>3.8807</x:v>
+        <x:v>2.393657</x:v>
       </x:c>
     </x:row>
     <x:row r="138">
       <x:c r="A138" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B138" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C138" t="str" s="2">
-        <x:v>Eslöv</x:v>
+        <x:v>Halmstad</x:v>
       </x:c>
       <x:c r="D138" s="3">
-        <x:v>43100</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E138" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F138" t="n" s="2">
-        <x:v>3.5529</x:v>
+        <x:v>2.200577</x:v>
       </x:c>
     </x:row>
     <x:row r="139">
       <x:c r="A139" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B139" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C139" t="str" s="2">
-        <x:v>Eslöv</x:v>
+        <x:v>Halmstad</x:v>
       </x:c>
       <x:c r="D139" s="3">
-        <x:v>43465</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E139" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F139" t="n" s="2">
-        <x:v>3.2661</x:v>
+        <x:v>1.016493</x:v>
       </x:c>
     </x:row>
     <x:row r="140">
       <x:c r="A140" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B140" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C140" t="str" s="2">
-        <x:v>Eslöv</x:v>
+        <x:v>Halmstad</x:v>
       </x:c>
       <x:c r="D140" s="3">
-        <x:v>43830</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E140" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F140" t="n" s="2">
-        <x:v>2.5616</x:v>
+        <x:v>1.109509</x:v>
       </x:c>
     </x:row>
     <x:row r="141">
       <x:c r="A141" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B141" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C141" t="str" s="2">
-        <x:v>Eslöv</x:v>
+        <x:v>Halmstad</x:v>
       </x:c>
       <x:c r="D141" s="3">
-        <x:v>44196</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E141" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F141" t="n" s="2">
-        <x:v>3.7023</x:v>
+        <x:v>1.216939</x:v>
       </x:c>
     </x:row>
     <x:row r="142">
       <x:c r="A142" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B142" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C142" t="str" s="2">
-        <x:v>Eslöv</x:v>
+        <x:v>Halmstad</x:v>
       </x:c>
       <x:c r="D142" s="3">
-        <x:v>44561</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E142" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F142" t="n" s="2">
-        <x:v>3.4951</x:v>
+        <x:v>1.025136</x:v>
       </x:c>
     </x:row>
     <x:row r="143">
       <x:c r="A143" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B143" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C143" t="str" s="2">
-        <x:v>Eslöv</x:v>
+        <x:v>Halmstad</x:v>
       </x:c>
       <x:c r="D143" s="3">
-        <x:v>44926</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E143" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F143" t="n" s="2">
-        <x:v>3.0726</x:v>
+        <x:v>0.991701</x:v>
       </x:c>
     </x:row>
     <x:row r="144">
       <x:c r="A144" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B144" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C144" t="str" s="2">
-        <x:v>Eslöv</x:v>
+        <x:v>Halmstad</x:v>
       </x:c>
       <x:c r="D144" s="3">
-        <x:v>45291</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E144" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F144" t="n" s="2">
-        <x:v>1.9526</x:v>
+        <x:v>1.090805</x:v>
       </x:c>
     </x:row>
     <x:row r="145">
       <x:c r="A145" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B145" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C145" t="str" s="2">
-        <x:v>Eslöv</x:v>
+        <x:v>Halmstad</x:v>
       </x:c>
       <x:c r="D145" s="3">
-        <x:v>45657</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E145" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F145" t="n" s="2">
-        <x:v>2.767711</x:v>
+        <x:v>1.089677</x:v>
       </x:c>
     </x:row>
     <x:row r="146">
       <x:c r="A146" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B146" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C146" t="str" s="2">
-        <x:v>Gnesta</x:v>
+        <x:v>Hedemora</x:v>
       </x:c>
       <x:c r="D146" s="3">
         <x:v>38717</x:v>
       </x:c>
       <x:c r="E146" t="n" s="2">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="F146" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.063057</x:v>
       </x:c>
     </x:row>
     <x:row r="147">
       <x:c r="A147" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B147" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C147" t="str" s="2">
-        <x:v>Gnesta</x:v>
+        <x:v>Hedemora</x:v>
       </x:c>
       <x:c r="D147" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E147" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F147" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.316275</x:v>
       </x:c>
     </x:row>
     <x:row r="148">
       <x:c r="A148" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B148" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C148" t="str" s="2">
-        <x:v>Gnesta</x:v>
+        <x:v>Hedemora</x:v>
       </x:c>
       <x:c r="D148" s="3">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="E148" t="n" s="2">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="F148" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.053955</x:v>
       </x:c>
     </x:row>
     <x:row r="149">
       <x:c r="A149" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B149" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C149" t="str" s="2">
-        <x:v>Gnesta</x:v>
+        <x:v>Hedemora</x:v>
       </x:c>
       <x:c r="D149" s="3">
-        <x:v>42735</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E149" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F149" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.015005</x:v>
       </x:c>
     </x:row>
     <x:row r="150">
       <x:c r="A150" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B150" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C150" t="str" s="2">
-        <x:v>Gnesta</x:v>
+        <x:v>Hedemora</x:v>
       </x:c>
       <x:c r="D150" s="3">
-        <x:v>43100</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E150" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F150" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.012227</x:v>
       </x:c>
     </x:row>
     <x:row r="151">
       <x:c r="A151" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B151" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C151" t="str" s="2">
-        <x:v>Gnesta</x:v>
+        <x:v>Hedemora</x:v>
       </x:c>
       <x:c r="D151" s="3">
-        <x:v>43465</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E151" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F151" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.011332</x:v>
       </x:c>
     </x:row>
     <x:row r="152">
       <x:c r="A152" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B152" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C152" t="str" s="2">
-        <x:v>Gnesta</x:v>
+        <x:v>Hedemora</x:v>
       </x:c>
       <x:c r="D152" s="3">
-        <x:v>43830</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E152" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F152" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.041838</x:v>
       </x:c>
     </x:row>
     <x:row r="153">
       <x:c r="A153" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B153" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C153" t="str" s="2">
-        <x:v>Gnesta</x:v>
+        <x:v>Hedemora</x:v>
       </x:c>
       <x:c r="D153" s="3">
-        <x:v>44196</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E153" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F153" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.014462</x:v>
       </x:c>
     </x:row>
     <x:row r="154">
       <x:c r="A154" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B154" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C154" t="str" s="2">
-        <x:v>Gnesta</x:v>
+        <x:v>Hedemora</x:v>
       </x:c>
       <x:c r="D154" s="3">
-        <x:v>44561</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E154" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F154" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.012978</x:v>
       </x:c>
     </x:row>
     <x:row r="155">
       <x:c r="A155" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B155" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C155" t="str" s="2">
-        <x:v>Gnesta</x:v>
+        <x:v>Huddinge</x:v>
       </x:c>
       <x:c r="D155" s="3">
-        <x:v>44926</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E155" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F155" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.149115</x:v>
       </x:c>
     </x:row>
     <x:row r="156">
       <x:c r="A156" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B156" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C156" t="str" s="2">
-        <x:v>Gnesta</x:v>
+        <x:v>Huddinge</x:v>
       </x:c>
       <x:c r="D156" s="3">
-        <x:v>45291</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E156" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F156" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.084749</x:v>
       </x:c>
     </x:row>
     <x:row r="157">
       <x:c r="A157" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B157" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C157" t="str" s="2">
-        <x:v>Gnesta</x:v>
+        <x:v>Huddinge</x:v>
       </x:c>
       <x:c r="D157" s="3">
-        <x:v>45657</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E157" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F157" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.001472</x:v>
       </x:c>
     </x:row>
     <x:row r="158">
       <x:c r="A158" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B158" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C158" t="str" s="2">
-        <x:v>Gotland</x:v>
+        <x:v>Huddinge</x:v>
       </x:c>
       <x:c r="D158" s="3">
-        <x:v>38717</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E158" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F158" t="n" s="2">
-        <x:v>28.5983</x:v>
+        <x:v>0.000238</x:v>
       </x:c>
     </x:row>
     <x:row r="159">
       <x:c r="A159" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B159" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C159" t="str" s="2">
-        <x:v>Gotland</x:v>
+        <x:v>Huddinge</x:v>
       </x:c>
       <x:c r="D159" s="3">
-        <x:v>40543</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E159" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F159" t="n" s="2">
-        <x:v>28.9917</x:v>
+        <x:v>0.005476</x:v>
       </x:c>
     </x:row>
     <x:row r="160">
       <x:c r="A160" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B160" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C160" t="str" s="2">
-        <x:v>Gotland</x:v>
+        <x:v>Huddinge</x:v>
       </x:c>
       <x:c r="D160" s="3">
-        <x:v>42369</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E160" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F160" t="n" s="2">
-        <x:v>33.1899</x:v>
+        <x:v>0.000445</x:v>
       </x:c>
     </x:row>
     <x:row r="161">
       <x:c r="A161" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B161" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C161" t="str" s="2">
-        <x:v>Gotland</x:v>
+        <x:v>Huddinge</x:v>
       </x:c>
       <x:c r="D161" s="3">
-        <x:v>42735</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E161" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F161" t="n" s="2">
-        <x:v>31.6326</x:v>
+        <x:v>0.000632</x:v>
       </x:c>
     </x:row>
     <x:row r="162">
       <x:c r="A162" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B162" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C162" t="str" s="2">
-        <x:v>Gotland</x:v>
+        <x:v>Huddinge</x:v>
       </x:c>
       <x:c r="D162" s="3">
-        <x:v>43100</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E162" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F162" t="n" s="2">
-        <x:v>29.7455</x:v>
+        <x:v>0.010140</x:v>
       </x:c>
     </x:row>
     <x:row r="163">
       <x:c r="A163" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B163" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C163" t="str" s="2">
-        <x:v>Gotland</x:v>
+        <x:v>Huddinge</x:v>
       </x:c>
       <x:c r="D163" s="3">
-        <x:v>43465</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E163" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F163" t="n" s="2">
-        <x:v>31.1932</x:v>
+        <x:v>0.009495</x:v>
       </x:c>
     </x:row>
     <x:row r="164">
       <x:c r="A164" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B164" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C164" t="str" s="2">
-        <x:v>Gotland</x:v>
+        <x:v>Hudiksvall</x:v>
       </x:c>
       <x:c r="D164" s="3">
-        <x:v>43830</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E164" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F164" t="n" s="2">
-        <x:v>27.4604</x:v>
+        <x:v>3.019971</x:v>
       </x:c>
     </x:row>
     <x:row r="165">
       <x:c r="A165" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B165" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C165" t="str" s="2">
-        <x:v>Gotland</x:v>
+        <x:v>Hudiksvall</x:v>
       </x:c>
       <x:c r="D165" s="3">
-        <x:v>44196</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E165" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F165" t="n" s="2">
-        <x:v>26.1449</x:v>
+        <x:v>1.612907</x:v>
       </x:c>
     </x:row>
     <x:row r="166">
       <x:c r="A166" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B166" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C166" t="str" s="2">
-        <x:v>Gotland</x:v>
+        <x:v>Hudiksvall</x:v>
       </x:c>
       <x:c r="D166" s="3">
-        <x:v>44561</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E166" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F166" t="n" s="2">
-        <x:v>25.4766</x:v>
+        <x:v>0.505531</x:v>
       </x:c>
     </x:row>
     <x:row r="167">
       <x:c r="A167" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B167" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C167" t="str" s="2">
-        <x:v>Gotland</x:v>
+        <x:v>Hudiksvall</x:v>
       </x:c>
       <x:c r="D167" s="3">
-        <x:v>44926</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E167" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F167" t="n" s="2">
-        <x:v>24.6539</x:v>
+        <x:v>0.456369</x:v>
       </x:c>
     </x:row>
     <x:row r="168">
       <x:c r="A168" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B168" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C168" t="str" s="2">
-        <x:v>Gotland</x:v>
+        <x:v>Hudiksvall</x:v>
       </x:c>
       <x:c r="D168" s="3">
-        <x:v>45291</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E168" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F168" t="n" s="2">
-        <x:v>24.1535</x:v>
+        <x:v>0.490118</x:v>
       </x:c>
     </x:row>
     <x:row r="169">
       <x:c r="A169" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B169" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C169" t="str" s="2">
-        <x:v>Gotland</x:v>
+        <x:v>Hudiksvall</x:v>
       </x:c>
       <x:c r="D169" s="3">
-        <x:v>45657</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E169" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F169" t="n" s="2">
-        <x:v>22.858851</x:v>
+        <x:v>0.376592</x:v>
       </x:c>
     </x:row>
     <x:row r="170">
       <x:c r="A170" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B170" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C170" t="str" s="2">
-        <x:v>Gävle</x:v>
+        <x:v>Hudiksvall</x:v>
       </x:c>
       <x:c r="D170" s="3">
-        <x:v>38717</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E170" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F170" t="n" s="2">
-        <x:v>1.7911</x:v>
+        <x:v>0.353646</x:v>
       </x:c>
     </x:row>
     <x:row r="171">
       <x:c r="A171" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B171" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C171" t="str" s="2">
-        <x:v>Gävle</x:v>
+        <x:v>Hudiksvall</x:v>
       </x:c>
       <x:c r="D171" s="3">
-        <x:v>40543</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E171" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F171" t="n" s="2">
-        <x:v>2.0945</x:v>
+        <x:v>0.244378</x:v>
       </x:c>
     </x:row>
     <x:row r="172">
       <x:c r="A172" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B172" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C172" t="str" s="2">
-        <x:v>Gävle</x:v>
+        <x:v>Hudiksvall</x:v>
       </x:c>
       <x:c r="D172" s="3">
-        <x:v>42369</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E172" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F172" t="n" s="2">
-        <x:v>0.1458</x:v>
+        <x:v>0.195335</x:v>
       </x:c>
     </x:row>
     <x:row r="173">
       <x:c r="A173" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B173" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C173" t="str" s="2">
-        <x:v>Gävle</x:v>
+        <x:v>Hylte</x:v>
       </x:c>
       <x:c r="D173" s="3">
-        <x:v>42735</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E173" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F173" t="n" s="2">
-        <x:v>0.1746</x:v>
+        <x:v>7.770833</x:v>
       </x:c>
     </x:row>
     <x:row r="174">
       <x:c r="A174" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B174" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C174" t="str" s="2">
-        <x:v>Gävle</x:v>
+        <x:v>Hylte</x:v>
       </x:c>
       <x:c r="D174" s="3">
-        <x:v>43100</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E174" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F174" t="n" s="2">
-        <x:v>0.1531</x:v>
+        <x:v>3.593004</x:v>
       </x:c>
     </x:row>
     <x:row r="175">
       <x:c r="A175" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B175" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C175" t="str" s="2">
-        <x:v>Gävle</x:v>
+        <x:v>Hylte</x:v>
       </x:c>
       <x:c r="D175" s="3">
-        <x:v>43465</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E175" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F175" t="n" s="2">
-        <x:v>0.149</x:v>
+        <x:v>1.367795</x:v>
       </x:c>
     </x:row>
     <x:row r="176">
       <x:c r="A176" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B176" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C176" t="str" s="2">
-        <x:v>Gävle</x:v>
+        <x:v>Hylte</x:v>
       </x:c>
       <x:c r="D176" s="3">
-        <x:v>43830</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E176" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F176" t="n" s="2">
-        <x:v>0.1793</x:v>
+        <x:v>0.834445</x:v>
       </x:c>
     </x:row>
     <x:row r="177">
       <x:c r="A177" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B177" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C177" t="str" s="2">
-        <x:v>Gävle</x:v>
+        <x:v>Hylte</x:v>
       </x:c>
       <x:c r="D177" s="3">
-        <x:v>44196</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E177" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F177" t="n" s="2">
-        <x:v>0.1387</x:v>
+        <x:v>0.909408</x:v>
       </x:c>
     </x:row>
     <x:row r="178">
       <x:c r="A178" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B178" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C178" t="str" s="2">
-        <x:v>Gävle</x:v>
+        <x:v>Hylte</x:v>
       </x:c>
       <x:c r="D178" s="3">
-        <x:v>44561</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E178" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F178" t="n" s="2">
-        <x:v>0.1851</x:v>
+        <x:v>0.373567</x:v>
       </x:c>
     </x:row>
     <x:row r="179">
       <x:c r="A179" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B179" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C179" t="str" s="2">
-        <x:v>Gävle</x:v>
+        <x:v>Hylte</x:v>
       </x:c>
       <x:c r="D179" s="3">
-        <x:v>44926</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E179" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F179" t="n" s="2">
-        <x:v>0.1715</x:v>
+        <x:v>0.295854</x:v>
       </x:c>
     </x:row>
     <x:row r="180">
       <x:c r="A180" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B180" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C180" t="str" s="2">
-        <x:v>Gävle</x:v>
+        <x:v>Hylte</x:v>
       </x:c>
       <x:c r="D180" s="3">
-        <x:v>45291</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E180" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F180" t="n" s="2">
-        <x:v>0.1733</x:v>
+        <x:v>0.462142</x:v>
       </x:c>
     </x:row>
     <x:row r="181">
       <x:c r="A181" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B181" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C181" t="str" s="2">
-        <x:v>Gävle</x:v>
+        <x:v>Hylte</x:v>
       </x:c>
       <x:c r="D181" s="3">
-        <x:v>45657</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E181" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F181" t="n" s="2">
-        <x:v>0.182823</x:v>
+        <x:v>0.833366</x:v>
       </x:c>
     </x:row>
     <x:row r="182">
       <x:c r="A182" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B182" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C182" t="str" s="2">
-        <x:v>Hallsberg</x:v>
+        <x:v>Håbo</x:v>
       </x:c>
       <x:c r="D182" s="3">
         <x:v>38717</x:v>
       </x:c>
       <x:c r="E182" t="n" s="2">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="F182" t="n" s="2">
-        <x:v>0.0551</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="183">
       <x:c r="A183" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B183" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C183" t="str" s="2">
-        <x:v>Hallsberg</x:v>
+        <x:v>Håbo</x:v>
       </x:c>
       <x:c r="D183" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E183" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F183" t="n" s="2">
-        <x:v>0.2433</x:v>
+        <x:v>1.173519</x:v>
       </x:c>
     </x:row>
     <x:row r="184">
       <x:c r="A184" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B184" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C184" t="str" s="2">
-        <x:v>Hallsberg</x:v>
+        <x:v>Håbo</x:v>
       </x:c>
       <x:c r="D184" s="3">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="E184" t="n" s="2">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="F184" t="n" s="2">
-        <x:v>0.0305</x:v>
+        <x:v>1.027467</x:v>
       </x:c>
     </x:row>
     <x:row r="185">
       <x:c r="A185" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B185" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C185" t="str" s="2">
-        <x:v>Hallsberg</x:v>
+        <x:v>Håbo</x:v>
       </x:c>
       <x:c r="D185" s="3">
-        <x:v>42735</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E185" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F185" t="n" s="2">
-        <x:v>0.1199</x:v>
+        <x:v>1.063672</x:v>
       </x:c>
     </x:row>
     <x:row r="186">
       <x:c r="A186" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B186" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C186" t="str" s="2">
-        <x:v>Hallsberg</x:v>
+        <x:v>Håbo</x:v>
       </x:c>
       <x:c r="D186" s="3">
-        <x:v>43100</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E186" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F186" t="n" s="2">
-        <x:v>0.0445</x:v>
+        <x:v>1.157895</x:v>
       </x:c>
     </x:row>
     <x:row r="187">
       <x:c r="A187" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B187" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C187" t="str" s="2">
-        <x:v>Hallsberg</x:v>
+        <x:v>Håbo</x:v>
       </x:c>
       <x:c r="D187" s="3">
-        <x:v>43465</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E187" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F187" t="n" s="2">
-        <x:v>0.0573</x:v>
+        <x:v>1.008917</x:v>
       </x:c>
     </x:row>
     <x:row r="188">
       <x:c r="A188" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B188" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C188" t="str" s="2">
-        <x:v>Hallsberg</x:v>
+        <x:v>Håbo</x:v>
       </x:c>
       <x:c r="D188" s="3">
-        <x:v>43830</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E188" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F188" t="n" s="2">
-        <x:v>0.0436</x:v>
+        <x:v>0.746844</x:v>
       </x:c>
     </x:row>
     <x:row r="189">
       <x:c r="A189" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B189" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C189" t="str" s="2">
-        <x:v>Hallsberg</x:v>
+        <x:v>Håbo</x:v>
       </x:c>
       <x:c r="D189" s="3">
-        <x:v>44196</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E189" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F189" t="n" s="2">
-        <x:v>0.0345</x:v>
+        <x:v>0.875506</x:v>
       </x:c>
     </x:row>
     <x:row r="190">
       <x:c r="A190" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B190" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C190" t="str" s="2">
-        <x:v>Hallsberg</x:v>
+        <x:v>Håbo</x:v>
       </x:c>
       <x:c r="D190" s="3">
-        <x:v>44561</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E190" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F190" t="n" s="2">
-        <x:v>0.0592</x:v>
+        <x:v>0.838724</x:v>
       </x:c>
     </x:row>
     <x:row r="191">
       <x:c r="A191" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B191" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C191" t="str" s="2">
-        <x:v>Hallsberg</x:v>
+        <x:v>Härnösand</x:v>
       </x:c>
       <x:c r="D191" s="3">
-        <x:v>44926</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E191" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F191" t="n" s="2">
-        <x:v>0.0286</x:v>
+        <x:v>1.028779</x:v>
       </x:c>
     </x:row>
     <x:row r="192">
       <x:c r="A192" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B192" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C192" t="str" s="2">
-        <x:v>Hallsberg</x:v>
+        <x:v>Härnösand</x:v>
       </x:c>
       <x:c r="D192" s="3">
-        <x:v>45291</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E192" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F192" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.709601</x:v>
       </x:c>
     </x:row>
     <x:row r="193">
       <x:c r="A193" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B193" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C193" t="str" s="2">
-        <x:v>Hallsberg</x:v>
+        <x:v>Härnösand</x:v>
       </x:c>
       <x:c r="D193" s="3">
-        <x:v>45657</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E193" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F193" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.463736</x:v>
       </x:c>
     </x:row>
     <x:row r="194">
       <x:c r="A194" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B194" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C194" t="str" s="2">
-        <x:v>Halmstad</x:v>
+        <x:v>Härnösand</x:v>
       </x:c>
       <x:c r="D194" s="3">
-        <x:v>38717</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E194" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F194" t="n" s="2">
-        <x:v>2.3937</x:v>
+        <x:v>0.242892</x:v>
       </x:c>
     </x:row>
     <x:row r="195">
       <x:c r="A195" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B195" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C195" t="str" s="2">
-        <x:v>Halmstad</x:v>
+        <x:v>Härnösand</x:v>
       </x:c>
       <x:c r="D195" s="3">
-        <x:v>40543</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E195" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F195" t="n" s="2">
-        <x:v>2.2006</x:v>
+        <x:v>0.258196</x:v>
       </x:c>
     </x:row>
     <x:row r="196">
       <x:c r="A196" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B196" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C196" t="str" s="2">
-        <x:v>Halmstad</x:v>
+        <x:v>Härnösand</x:v>
       </x:c>
       <x:c r="D196" s="3">
-        <x:v>42369</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E196" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F196" t="n" s="2">
-        <x:v>1.0165</x:v>
+        <x:v>0.260501</x:v>
       </x:c>
     </x:row>
     <x:row r="197">
       <x:c r="A197" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B197" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C197" t="str" s="2">
-        <x:v>Halmstad</x:v>
+        <x:v>Härnösand</x:v>
       </x:c>
       <x:c r="D197" s="3">
-        <x:v>42735</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E197" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F197" t="n" s="2">
-        <x:v>1.1553</x:v>
+        <x:v>0.239596</x:v>
       </x:c>
     </x:row>
     <x:row r="198">
       <x:c r="A198" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B198" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C198" t="str" s="2">
-        <x:v>Halmstad</x:v>
+        <x:v>Härnösand</x:v>
       </x:c>
       <x:c r="D198" s="3">
-        <x:v>43100</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E198" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F198" t="n" s="2">
-        <x:v>1.1724</x:v>
+        <x:v>0.425739</x:v>
       </x:c>
     </x:row>
     <x:row r="199">
       <x:c r="A199" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B199" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C199" t="str" s="2">
-        <x:v>Halmstad</x:v>
+        <x:v>Härnösand</x:v>
       </x:c>
       <x:c r="D199" s="3">
-        <x:v>43465</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E199" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F199" t="n" s="2">
-        <x:v>1.2147</x:v>
+        <x:v>0.199606</x:v>
       </x:c>
     </x:row>
     <x:row r="200">
       <x:c r="A200" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B200" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C200" t="str" s="2">
-        <x:v>Halmstad</x:v>
+        <x:v>Höganäs</x:v>
       </x:c>
       <x:c r="D200" s="3">
-        <x:v>43830</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E200" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F200" t="n" s="2">
-        <x:v>1.224</x:v>
+        <x:v>8.247977</x:v>
       </x:c>
     </x:row>
     <x:row r="201">
       <x:c r="A201" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B201" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C201" t="str" s="2">
-        <x:v>Halmstad</x:v>
+        <x:v>Höganäs</x:v>
       </x:c>
       <x:c r="D201" s="3">
-        <x:v>44196</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E201" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F201" t="n" s="2">
-        <x:v>1.1095</x:v>
+        <x:v>9.060153</x:v>
       </x:c>
     </x:row>
     <x:row r="202">
       <x:c r="A202" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B202" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C202" t="str" s="2">
-        <x:v>Halmstad</x:v>
+        <x:v>Höganäs</x:v>
       </x:c>
       <x:c r="D202" s="3">
-        <x:v>44561</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E202" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F202" t="n" s="2">
-        <x:v>1.2169</x:v>
+        <x:v>7.705467</x:v>
       </x:c>
     </x:row>
     <x:row r="203">
       <x:c r="A203" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B203" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C203" t="str" s="2">
-        <x:v>Halmstad</x:v>
+        <x:v>Höganäs</x:v>
       </x:c>
       <x:c r="D203" s="3">
-        <x:v>44926</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E203" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F203" t="n" s="2">
-        <x:v>1.0251</x:v>
+        <x:v>6.100854</x:v>
       </x:c>
     </x:row>
     <x:row r="204">
       <x:c r="A204" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B204" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C204" t="str" s="2">
-        <x:v>Halmstad</x:v>
+        <x:v>Höganäs</x:v>
       </x:c>
       <x:c r="D204" s="3">
-        <x:v>45291</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E204" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F204" t="n" s="2">
-        <x:v>0.9917</x:v>
+        <x:v>7.321396</x:v>
       </x:c>
     </x:row>
     <x:row r="205">
       <x:c r="A205" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B205" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C205" t="str" s="2">
-        <x:v>Halmstad</x:v>
+        <x:v>Höganäs</x:v>
       </x:c>
       <x:c r="D205" s="3">
-        <x:v>45657</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E205" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F205" t="n" s="2">
-        <x:v>1.090805</x:v>
+        <x:v>6.287941</x:v>
       </x:c>
     </x:row>
     <x:row r="206">
       <x:c r="A206" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B206" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C206" t="str" s="2">
-        <x:v>Hammarö</x:v>
+        <x:v>Höganäs</x:v>
       </x:c>
       <x:c r="D206" s="3">
-        <x:v>38717</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E206" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F206" t="n" s="2">
-        <x:v>16.2564</x:v>
+        <x:v>5.253077</x:v>
       </x:c>
     </x:row>
     <x:row r="207">
       <x:c r="A207" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B207" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C207" t="str" s="2">
-        <x:v>Hammarö</x:v>
+        <x:v>Höganäs</x:v>
       </x:c>
       <x:c r="D207" s="3">
-        <x:v>40543</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E207" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F207" t="n" s="2">
-        <x:v>6.2604</x:v>
+        <x:v>4.979107</x:v>
       </x:c>
     </x:row>
     <x:row r="208">
       <x:c r="A208" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B208" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C208" t="str" s="2">
-        <x:v>Hammarö</x:v>
+        <x:v>Höganäs</x:v>
       </x:c>
       <x:c r="D208" s="3">
-        <x:v>42369</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E208" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F208" t="n" s="2">
-        <x:v>3.4694</x:v>
+        <x:v>4.393239</x:v>
       </x:c>
     </x:row>
     <x:row r="209">
       <x:c r="A209" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B209" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C209" t="str" s="2">
-        <x:v>Hammarö</x:v>
+        <x:v>Hörby</x:v>
       </x:c>
       <x:c r="D209" s="3">
-        <x:v>42735</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E209" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F209" t="n" s="2">
-        <x:v>3.3976</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="210">
       <x:c r="A210" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B210" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C210" t="str" s="2">
-        <x:v>Hammarö</x:v>
+        <x:v>Hörby</x:v>
       </x:c>
       <x:c r="D210" s="3">
-        <x:v>43100</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E210" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F210" t="n" s="2">
-        <x:v>3.4285</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="211">
       <x:c r="A211" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B211" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C211" t="str" s="2">
-        <x:v>Hammarö</x:v>
+        <x:v>Hörby</x:v>
       </x:c>
       <x:c r="D211" s="3">
-        <x:v>43465</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E211" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F211" t="n" s="2">
-        <x:v>3.0191</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="212">
       <x:c r="A212" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B212" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C212" t="str" s="2">
-        <x:v>Hammarö</x:v>
+        <x:v>Hörby</x:v>
       </x:c>
       <x:c r="D212" s="3">
-        <x:v>43830</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E212" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F212" t="n" s="2">
-        <x:v>3.3671</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="213">
       <x:c r="A213" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B213" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C213" t="str" s="2">
-        <x:v>Hammarö</x:v>
+        <x:v>Hörby</x:v>
       </x:c>
       <x:c r="D213" s="3">
-        <x:v>44196</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E213" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F213" t="n" s="2">
-        <x:v>2.7168</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="214">
       <x:c r="A214" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B214" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C214" t="str" s="2">
-        <x:v>Hammarö</x:v>
+        <x:v>Hörby</x:v>
       </x:c>
       <x:c r="D214" s="3">
-        <x:v>44561</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E214" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F214" t="n" s="2">
-        <x:v>2.9018</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="215">
       <x:c r="A215" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B215" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C215" t="str" s="2">
-        <x:v>Hammarö</x:v>
+        <x:v>Hörby</x:v>
       </x:c>
       <x:c r="D215" s="3">
-        <x:v>44926</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E215" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F215" t="n" s="2">
-        <x:v>3.1929</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="216">
       <x:c r="A216" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B216" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C216" t="str" s="2">
-        <x:v>Hammarö</x:v>
+        <x:v>Hörby</x:v>
       </x:c>
       <x:c r="D216" s="3">
-        <x:v>45291</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E216" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F216" t="n" s="2">
-        <x:v>3.5059</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="217">
       <x:c r="A217" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B217" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C217" t="str" s="2">
-        <x:v>Hammarö</x:v>
+        <x:v>Hörby</x:v>
       </x:c>
       <x:c r="D217" s="3">
-        <x:v>45657</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E217" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F217" t="n" s="2">
-        <x:v>2.959157</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="218">
       <x:c r="A218" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B218" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C218" t="str" s="2">
-        <x:v>Hedemora</x:v>
+        <x:v>Höör</x:v>
       </x:c>
       <x:c r="D218" s="3">
         <x:v>38717</x:v>
       </x:c>
       <x:c r="E218" t="n" s="2">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="F218" t="n" s="2">
-        <x:v>0.0631</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="219">
       <x:c r="A219" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B219" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C219" t="str" s="2">
-        <x:v>Hedemora</x:v>
+        <x:v>Höör</x:v>
       </x:c>
       <x:c r="D219" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E219" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F219" t="n" s="2">
-        <x:v>0.3163</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="220">
       <x:c r="A220" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B220" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C220" t="str" s="2">
-        <x:v>Hedemora</x:v>
+        <x:v>Höör</x:v>
       </x:c>
       <x:c r="D220" s="3">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="E220" t="n" s="2">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="F220" t="n" s="2">
-        <x:v>0.054</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="221">
       <x:c r="A221" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B221" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C221" t="str" s="2">
-        <x:v>Hedemora</x:v>
+        <x:v>Höör</x:v>
       </x:c>
       <x:c r="D221" s="3">
-        <x:v>42735</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E221" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F221" t="n" s="2">
-        <x:v>0.0376</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="222">
       <x:c r="A222" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B222" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C222" t="str" s="2">
-        <x:v>Hedemora</x:v>
+        <x:v>Höör</x:v>
       </x:c>
       <x:c r="D222" s="3">
-        <x:v>43100</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E222" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F222" t="n" s="2">
-        <x:v>0.0132</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="223">
       <x:c r="A223" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B223" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C223" t="str" s="2">
-        <x:v>Hedemora</x:v>
+        <x:v>Höör</x:v>
       </x:c>
       <x:c r="D223" s="3">
-        <x:v>43465</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E223" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F223" t="n" s="2">
-        <x:v>0.0318</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="224">
       <x:c r="A224" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B224" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C224" t="str" s="2">
-        <x:v>Hedemora</x:v>
+        <x:v>Höör</x:v>
       </x:c>
       <x:c r="D224" s="3">
-        <x:v>43830</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E224" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F224" t="n" s="2">
-        <x:v>0.0127</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="225">
       <x:c r="A225" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B225" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C225" t="str" s="2">
-        <x:v>Hedemora</x:v>
+        <x:v>Höör</x:v>
       </x:c>
       <x:c r="D225" s="3">
-        <x:v>44196</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E225" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F225" t="n" s="2">
-        <x:v>0.015</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="226">
       <x:c r="A226" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B226" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C226" t="str" s="2">
-        <x:v>Hedemora</x:v>
+        <x:v>Höör</x:v>
       </x:c>
       <x:c r="D226" s="3">
-        <x:v>44561</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E226" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F226" t="n" s="2">
-        <x:v>0.0122</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="227">
       <x:c r="A227" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B227" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C227" t="str" s="2">
-        <x:v>Hedemora</x:v>
+        <x:v>Jokkmokk</x:v>
       </x:c>
       <x:c r="D227" s="3">
-        <x:v>44926</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E227" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F227" t="n" s="2">
-        <x:v>0.0113</x:v>
+        <x:v>0.018432</x:v>
       </x:c>
     </x:row>
     <x:row r="228">
       <x:c r="A228" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B228" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C228" t="str" s="2">
-        <x:v>Hedemora</x:v>
+        <x:v>Jokkmokk</x:v>
       </x:c>
       <x:c r="D228" s="3">
-        <x:v>45291</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E228" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F228" t="n" s="2">
-        <x:v>0.0418</x:v>
+        <x:v>0.016248</x:v>
       </x:c>
     </x:row>
     <x:row r="229">
       <x:c r="A229" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B229" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C229" t="str" s="2">
-        <x:v>Hedemora</x:v>
+        <x:v>Jokkmokk</x:v>
       </x:c>
       <x:c r="D229" s="3">
-        <x:v>45657</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E229" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F229" t="n" s="2">
-        <x:v>0.014462</x:v>
+        <x:v>0.004929</x:v>
       </x:c>
     </x:row>
     <x:row r="230">
       <x:c r="A230" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B230" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C230" t="str" s="2">
-        <x:v>Huddinge</x:v>
+        <x:v>Jokkmokk</x:v>
       </x:c>
       <x:c r="D230" s="3">
-        <x:v>38717</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E230" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F230" t="n" s="2">
-        <x:v>0.1491</x:v>
+        <x:v>0.031540</x:v>
       </x:c>
     </x:row>
     <x:row r="231">
       <x:c r="A231" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B231" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C231" t="str" s="2">
-        <x:v>Huddinge</x:v>
+        <x:v>Jokkmokk</x:v>
       </x:c>
       <x:c r="D231" s="3">
-        <x:v>40543</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E231" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F231" t="n" s="2">
-        <x:v>0.0847</x:v>
+        <x:v>0.034100</x:v>
       </x:c>
     </x:row>
     <x:row r="232">
       <x:c r="A232" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B232" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C232" t="str" s="2">
-        <x:v>Huddinge</x:v>
+        <x:v>Jokkmokk</x:v>
       </x:c>
       <x:c r="D232" s="3">
-        <x:v>42369</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E232" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F232" t="n" s="2">
-        <x:v>0.0015</x:v>
+        <x:v>0.019118</x:v>
       </x:c>
     </x:row>
     <x:row r="233">
       <x:c r="A233" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B233" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C233" t="str" s="2">
-        <x:v>Huddinge</x:v>
+        <x:v>Jokkmokk</x:v>
       </x:c>
       <x:c r="D233" s="3">
-        <x:v>42735</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E233" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F233" t="n" s="2">
-        <x:v>0.0122</x:v>
+        <x:v>0.042090</x:v>
       </x:c>
     </x:row>
     <x:row r="234">
       <x:c r="A234" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B234" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C234" t="str" s="2">
-        <x:v>Huddinge</x:v>
+        <x:v>Jokkmokk</x:v>
       </x:c>
       <x:c r="D234" s="3">
-        <x:v>43100</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E234" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F234" t="n" s="2">
-        <x:v>0.0017</x:v>
+        <x:v>0.084025</x:v>
       </x:c>
     </x:row>
     <x:row r="235">
       <x:c r="A235" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B235" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C235" t="str" s="2">
-        <x:v>Huddinge</x:v>
+        <x:v>Jokkmokk</x:v>
       </x:c>
       <x:c r="D235" s="3">
-        <x:v>43465</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E235" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F235" t="n" s="2">
-        <x:v>0.0008</x:v>
+        <x:v>0.037061</x:v>
       </x:c>
     </x:row>
     <x:row r="236">
       <x:c r="A236" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B236" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C236" t="str" s="2">
-        <x:v>Huddinge</x:v>
+        <x:v>Jönköping</x:v>
       </x:c>
       <x:c r="D236" s="3">
-        <x:v>43830</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E236" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F236" t="n" s="2">
-        <x:v>0.0004</x:v>
+        <x:v>0.405564</x:v>
       </x:c>
     </x:row>
     <x:row r="237">
       <x:c r="A237" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B237" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C237" t="str" s="2">
-        <x:v>Huddinge</x:v>
+        <x:v>Jönköping</x:v>
       </x:c>
       <x:c r="D237" s="3">
-        <x:v>44196</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E237" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F237" t="n" s="2">
-        <x:v>0.0002</x:v>
+        <x:v>0.404296</x:v>
       </x:c>
     </x:row>
     <x:row r="238">
       <x:c r="A238" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B238" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C238" t="str" s="2">
-        <x:v>Huddinge</x:v>
+        <x:v>Jönköping</x:v>
       </x:c>
       <x:c r="D238" s="3">
-        <x:v>44561</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E238" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F238" t="n" s="2">
-        <x:v>0.0055</x:v>
+        <x:v>0.548751</x:v>
       </x:c>
     </x:row>
     <x:row r="239">
       <x:c r="A239" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B239" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C239" t="str" s="2">
-        <x:v>Huddinge</x:v>
+        <x:v>Jönköping</x:v>
       </x:c>
       <x:c r="D239" s="3">
-        <x:v>44926</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E239" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F239" t="n" s="2">
-        <x:v>0.0004</x:v>
+        <x:v>0.509328</x:v>
       </x:c>
     </x:row>
     <x:row r="240">
       <x:c r="A240" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B240" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C240" t="str" s="2">
-        <x:v>Huddinge</x:v>
+        <x:v>Jönköping</x:v>
       </x:c>
       <x:c r="D240" s="3">
-        <x:v>45291</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E240" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F240" t="n" s="2">
-        <x:v>0.0006</x:v>
+        <x:v>0.497851</x:v>
       </x:c>
     </x:row>
     <x:row r="241">
       <x:c r="A241" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B241" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C241" t="str" s="2">
-        <x:v>Huddinge</x:v>
+        <x:v>Jönköping</x:v>
       </x:c>
       <x:c r="D241" s="3">
-        <x:v>45657</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E241" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F241" t="n" s="2">
-        <x:v>0.010140</x:v>
+        <x:v>0.522417</x:v>
       </x:c>
     </x:row>
     <x:row r="242">
       <x:c r="A242" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B242" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C242" t="str" s="2">
-        <x:v>Hudiksvall</x:v>
+        <x:v>Jönköping</x:v>
       </x:c>
       <x:c r="D242" s="3">
-        <x:v>38717</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E242" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F242" t="n" s="2">
-        <x:v>3.02</x:v>
+        <x:v>0.499894</x:v>
       </x:c>
     </x:row>
     <x:row r="243">
       <x:c r="A243" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B243" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C243" t="str" s="2">
-        <x:v>Hudiksvall</x:v>
+        <x:v>Jönköping</x:v>
       </x:c>
       <x:c r="D243" s="3">
-        <x:v>40543</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E243" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F243" t="n" s="2">
-        <x:v>1.6129</x:v>
+        <x:v>0.586560</x:v>
       </x:c>
     </x:row>
     <x:row r="244">
       <x:c r="A244" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B244" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C244" t="str" s="2">
-        <x:v>Hudiksvall</x:v>
+        <x:v>Jönköping</x:v>
       </x:c>
       <x:c r="D244" s="3">
-        <x:v>42369</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E244" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F244" t="n" s="2">
-        <x:v>0.5055</x:v>
+        <x:v>0.689211</x:v>
       </x:c>
     </x:row>
     <x:row r="245">
       <x:c r="A245" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B245" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C245" t="str" s="2">
-        <x:v>Hudiksvall</x:v>
+        <x:v>Kalix</x:v>
       </x:c>
       <x:c r="D245" s="3">
-        <x:v>42735</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E245" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F245" t="n" s="2">
-        <x:v>0.7224</x:v>
+        <x:v>1.340731</x:v>
       </x:c>
     </x:row>
     <x:row r="246">
       <x:c r="A246" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B246" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C246" t="str" s="2">
-        <x:v>Hudiksvall</x:v>
+        <x:v>Kalix</x:v>
       </x:c>
       <x:c r="D246" s="3">
-        <x:v>43100</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E246" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F246" t="n" s="2">
-        <x:v>0.688</x:v>
+        <x:v>0.995699</x:v>
       </x:c>
     </x:row>
     <x:row r="247">
       <x:c r="A247" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B247" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C247" t="str" s="2">
-        <x:v>Hudiksvall</x:v>
+        <x:v>Kalix</x:v>
       </x:c>
       <x:c r="D247" s="3">
-        <x:v>43465</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E247" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F247" t="n" s="2">
-        <x:v>0.6942</x:v>
+        <x:v>0.520002</x:v>
       </x:c>
     </x:row>
     <x:row r="248">
       <x:c r="A248" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B248" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C248" t="str" s="2">
-        <x:v>Hudiksvall</x:v>
+        <x:v>Kalix</x:v>
       </x:c>
       <x:c r="D248" s="3">
-        <x:v>43830</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E248" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F248" t="n" s="2">
-        <x:v>0.3414</x:v>
+        <x:v>0.361308</x:v>
       </x:c>
     </x:row>
     <x:row r="249">
       <x:c r="A249" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B249" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C249" t="str" s="2">
-        <x:v>Hudiksvall</x:v>
+        <x:v>Kalix</x:v>
       </x:c>
       <x:c r="D249" s="3">
-        <x:v>44196</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E249" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F249" t="n" s="2">
-        <x:v>0.4564</x:v>
+        <x:v>0.719685</x:v>
       </x:c>
     </x:row>
     <x:row r="250">
       <x:c r="A250" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B250" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C250" t="str" s="2">
-        <x:v>Hudiksvall</x:v>
+        <x:v>Kalix</x:v>
       </x:c>
       <x:c r="D250" s="3">
-        <x:v>44561</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E250" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F250" t="n" s="2">
-        <x:v>0.4901</x:v>
+        <x:v>0.756755</x:v>
       </x:c>
     </x:row>
     <x:row r="251">
       <x:c r="A251" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B251" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C251" t="str" s="2">
-        <x:v>Hudiksvall</x:v>
+        <x:v>Kalix</x:v>
       </x:c>
       <x:c r="D251" s="3">
-        <x:v>44926</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E251" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F251" t="n" s="2">
-        <x:v>0.3766</x:v>
+        <x:v>0.572458</x:v>
       </x:c>
     </x:row>
     <x:row r="252">
       <x:c r="A252" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B252" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C252" t="str" s="2">
-        <x:v>Hudiksvall</x:v>
+        <x:v>Kalix</x:v>
       </x:c>
       <x:c r="D252" s="3">
-        <x:v>45291</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E252" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F252" t="n" s="2">
-        <x:v>0.3536</x:v>
+        <x:v>0.774868</x:v>
       </x:c>
     </x:row>
     <x:row r="253">
       <x:c r="A253" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B253" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C253" t="str" s="2">
-        <x:v>Hudiksvall</x:v>
+        <x:v>Kalix</x:v>
       </x:c>
       <x:c r="D253" s="3">
-        <x:v>45657</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E253" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F253" t="n" s="2">
-        <x:v>0.244378</x:v>
+        <x:v>0.792421</x:v>
       </x:c>
     </x:row>
     <x:row r="254">
       <x:c r="A254" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B254" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C254" t="str" s="2">
-        <x:v>Hylte</x:v>
+        <x:v>Karlshamn</x:v>
       </x:c>
       <x:c r="D254" s="3">
         <x:v>38717</x:v>
       </x:c>
       <x:c r="E254" t="n" s="2">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="F254" t="n" s="2">
-        <x:v>7.7708</x:v>
+        <x:v>4.986519</x:v>
       </x:c>
     </x:row>
     <x:row r="255">
       <x:c r="A255" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B255" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C255" t="str" s="2">
-        <x:v>Hylte</x:v>
+        <x:v>Karlshamn</x:v>
       </x:c>
       <x:c r="D255" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E255" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F255" t="n" s="2">
-        <x:v>3.593</x:v>
+        <x:v>7.408246</x:v>
       </x:c>
     </x:row>
     <x:row r="256">
       <x:c r="A256" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B256" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C256" t="str" s="2">
-        <x:v>Hylte</x:v>
+        <x:v>Karlshamn</x:v>
       </x:c>
       <x:c r="D256" s="3">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="E256" t="n" s="2">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="F256" t="n" s="2">
-        <x:v>1.3678</x:v>
+        <x:v>1.297808</x:v>
       </x:c>
     </x:row>
     <x:row r="257">
       <x:c r="A257" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B257" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C257" t="str" s="2">
-        <x:v>Hylte</x:v>
+        <x:v>Karlshamn</x:v>
       </x:c>
       <x:c r="D257" s="3">
-        <x:v>42735</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E257" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F257" t="n" s="2">
-        <x:v>1.2981</x:v>
+        <x:v>0.882507</x:v>
       </x:c>
     </x:row>
     <x:row r="258">
       <x:c r="A258" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B258" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C258" t="str" s="2">
-        <x:v>Hylte</x:v>
+        <x:v>Karlshamn</x:v>
       </x:c>
       <x:c r="D258" s="3">
-        <x:v>43100</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E258" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F258" t="n" s="2">
-        <x:v>0.9254</x:v>
+        <x:v>3.381028</x:v>
       </x:c>
     </x:row>
     <x:row r="259">
       <x:c r="A259" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B259" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C259" t="str" s="2">
-        <x:v>Hylte</x:v>
+        <x:v>Karlshamn</x:v>
       </x:c>
       <x:c r="D259" s="3">
-        <x:v>43465</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E259" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F259" t="n" s="2">
-        <x:v>1.0679</x:v>
+        <x:v>6.010926</x:v>
       </x:c>
     </x:row>
     <x:row r="260">
       <x:c r="A260" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B260" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C260" t="str" s="2">
-        <x:v>Hylte</x:v>
+        <x:v>Karlshamn</x:v>
       </x:c>
       <x:c r="D260" s="3">
-        <x:v>43830</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E260" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F260" t="n" s="2">
-        <x:v>0.8808</x:v>
+        <x:v>1.209651</x:v>
       </x:c>
     </x:row>
     <x:row r="261">
       <x:c r="A261" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B261" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C261" t="str" s="2">
-        <x:v>Hylte</x:v>
+        <x:v>Karlshamn</x:v>
       </x:c>
       <x:c r="D261" s="3">
-        <x:v>44196</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E261" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F261" t="n" s="2">
-        <x:v>0.8344</x:v>
+        <x:v>2.336808</x:v>
       </x:c>
     </x:row>
     <x:row r="262">
       <x:c r="A262" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B262" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C262" t="str" s="2">
-        <x:v>Hylte</x:v>
+        <x:v>Karlshamn</x:v>
       </x:c>
       <x:c r="D262" s="3">
-        <x:v>44561</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E262" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F262" t="n" s="2">
-        <x:v>0.9094</x:v>
+        <x:v>1.900670</x:v>
       </x:c>
     </x:row>
     <x:row r="263">
       <x:c r="A263" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B263" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C263" t="str" s="2">
-        <x:v>Hylte</x:v>
+        <x:v>Karlskrona</x:v>
       </x:c>
       <x:c r="D263" s="3">
-        <x:v>44926</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E263" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F263" t="n" s="2">
-        <x:v>0.3736</x:v>
+        <x:v>0.114983</x:v>
       </x:c>
     </x:row>
     <x:row r="264">
       <x:c r="A264" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B264" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C264" t="str" s="2">
-        <x:v>Hylte</x:v>
+        <x:v>Karlskrona</x:v>
       </x:c>
       <x:c r="D264" s="3">
-        <x:v>45291</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E264" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F264" t="n" s="2">
-        <x:v>0.2959</x:v>
+        <x:v>0.063468</x:v>
       </x:c>
     </x:row>
     <x:row r="265">
       <x:c r="A265" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B265" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C265" t="str" s="2">
-        <x:v>Hylte</x:v>
+        <x:v>Karlskrona</x:v>
       </x:c>
       <x:c r="D265" s="3">
-        <x:v>45657</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E265" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F265" t="n" s="2">
-        <x:v>0.462142</x:v>
+        <x:v>0.004237</x:v>
       </x:c>
     </x:row>
     <x:row r="266">
       <x:c r="A266" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B266" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C266" t="str" s="2">
-        <x:v>Håbo</x:v>
+        <x:v>Karlskrona</x:v>
       </x:c>
       <x:c r="D266" s="3">
-        <x:v>38717</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E266" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F266" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="267">
       <x:c r="A267" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B267" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C267" t="str" s="2">
-        <x:v>Håbo</x:v>
+        <x:v>Karlskrona</x:v>
       </x:c>
       <x:c r="D267" s="3">
-        <x:v>40543</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E267" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F267" t="n" s="2">
-        <x:v>1.1735</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="268">
       <x:c r="A268" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B268" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C268" t="str" s="2">
-        <x:v>Håbo</x:v>
+        <x:v>Karlskrona</x:v>
       </x:c>
       <x:c r="D268" s="3">
-        <x:v>42369</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E268" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F268" t="n" s="2">
-        <x:v>1.0275</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="269">
       <x:c r="A269" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B269" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C269" t="str" s="2">
-        <x:v>Håbo</x:v>
+        <x:v>Karlskrona</x:v>
       </x:c>
       <x:c r="D269" s="3">
-        <x:v>42735</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E269" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F269" t="n" s="2">
-        <x:v>1.0024</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="270">
       <x:c r="A270" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B270" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C270" t="str" s="2">
-        <x:v>Håbo</x:v>
+        <x:v>Karlskrona</x:v>
       </x:c>
       <x:c r="D270" s="3">
-        <x:v>43100</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E270" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F270" t="n" s="2">
-        <x:v>0.9934</x:v>
+        <x:v>0.000121</x:v>
       </x:c>
     </x:row>
     <x:row r="271">
       <x:c r="A271" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B271" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C271" t="str" s="2">
-        <x:v>Håbo</x:v>
+        <x:v>Karlskrona</x:v>
       </x:c>
       <x:c r="D271" s="3">
-        <x:v>43465</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E271" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F271" t="n" s="2">
-        <x:v>1.0985</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="272">
       <x:c r="A272" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B272" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C272" t="str" s="2">
-        <x:v>Håbo</x:v>
+        <x:v>Kumla</x:v>
       </x:c>
       <x:c r="D272" s="3">
-        <x:v>43830</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E272" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F272" t="n" s="2">
-        <x:v>1.0666</x:v>
+        <x:v>0.059364</x:v>
       </x:c>
     </x:row>
     <x:row r="273">
       <x:c r="A273" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B273" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C273" t="str" s="2">
-        <x:v>Håbo</x:v>
+        <x:v>Kumla</x:v>
       </x:c>
       <x:c r="D273" s="3">
-        <x:v>44196</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E273" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F273" t="n" s="2">
-        <x:v>1.0637</x:v>
+        <x:v>0.235383</x:v>
       </x:c>
     </x:row>
     <x:row r="274">
       <x:c r="A274" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B274" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C274" t="str" s="2">
-        <x:v>Håbo</x:v>
+        <x:v>Kumla</x:v>
       </x:c>
       <x:c r="D274" s="3">
-        <x:v>44561</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E274" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F274" t="n" s="2">
-        <x:v>1.1579</x:v>
+        <x:v>0.044436</x:v>
       </x:c>
     </x:row>
     <x:row r="275">
       <x:c r="A275" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B275" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C275" t="str" s="2">
-        <x:v>Håbo</x:v>
+        <x:v>Kumla</x:v>
       </x:c>
       <x:c r="D275" s="3">
-        <x:v>44926</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E275" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F275" t="n" s="2">
-        <x:v>1.0089</x:v>
+        <x:v>0.087961</x:v>
       </x:c>
     </x:row>
     <x:row r="276">
       <x:c r="A276" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B276" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C276" t="str" s="2">
-        <x:v>Håbo</x:v>
+        <x:v>Kumla</x:v>
       </x:c>
       <x:c r="D276" s="3">
-        <x:v>45291</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E276" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F276" t="n" s="2">
-        <x:v>0.7468</x:v>
+        <x:v>0.052926</x:v>
       </x:c>
     </x:row>
     <x:row r="277">
       <x:c r="A277" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B277" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C277" t="str" s="2">
-        <x:v>Håbo</x:v>
+        <x:v>Kumla</x:v>
       </x:c>
       <x:c r="D277" s="3">
-        <x:v>45657</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E277" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F277" t="n" s="2">
-        <x:v>0.875506</x:v>
+        <x:v>0.074203</x:v>
       </x:c>
     </x:row>
     <x:row r="278">
       <x:c r="A278" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B278" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C278" t="str" s="2">
-        <x:v>Härnösand</x:v>
+        <x:v>Kumla</x:v>
       </x:c>
       <x:c r="D278" s="3">
-        <x:v>38717</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E278" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F278" t="n" s="2">
-        <x:v>1.0288</x:v>
+        <x:v>0.086827</x:v>
       </x:c>
     </x:row>
     <x:row r="279">
       <x:c r="A279" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B279" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C279" t="str" s="2">
-        <x:v>Härnösand</x:v>
+        <x:v>Kumla</x:v>
       </x:c>
       <x:c r="D279" s="3">
-        <x:v>40543</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E279" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F279" t="n" s="2">
-        <x:v>0.7096</x:v>
+        <x:v>0.058419</x:v>
       </x:c>
     </x:row>
     <x:row r="280">
       <x:c r="A280" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B280" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C280" t="str" s="2">
-        <x:v>Härnösand</x:v>
+        <x:v>Kumla</x:v>
       </x:c>
       <x:c r="D280" s="3">
-        <x:v>42369</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E280" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F280" t="n" s="2">
-        <x:v>0.4637</x:v>
+        <x:v>0.036620</x:v>
       </x:c>
     </x:row>
     <x:row r="281">
       <x:c r="A281" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B281" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C281" t="str" s="2">
-        <x:v>Härnösand</x:v>
+        <x:v>Kungsbacka</x:v>
       </x:c>
       <x:c r="D281" s="3">
-        <x:v>42735</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E281" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F281" t="n" s="2">
-        <x:v>0.4339</x:v>
+        <x:v>0.038572</x:v>
       </x:c>
     </x:row>
     <x:row r="282">
       <x:c r="A282" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B282" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C282" t="str" s="2">
-        <x:v>Härnösand</x:v>
+        <x:v>Kungsbacka</x:v>
       </x:c>
       <x:c r="D282" s="3">
-        <x:v>43100</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E282" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F282" t="n" s="2">
-        <x:v>0.4661</x:v>
+        <x:v>0.096248</x:v>
       </x:c>
     </x:row>
     <x:row r="283">
       <x:c r="A283" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B283" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C283" t="str" s="2">
-        <x:v>Härnösand</x:v>
+        <x:v>Kungsbacka</x:v>
       </x:c>
       <x:c r="D283" s="3">
-        <x:v>43465</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E283" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F283" t="n" s="2">
-        <x:v>0.5693</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="284">
       <x:c r="A284" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B284" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C284" t="str" s="2">
-        <x:v>Härnösand</x:v>
+        <x:v>Kungsbacka</x:v>
       </x:c>
       <x:c r="D284" s="3">
-        <x:v>43830</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E284" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F284" t="n" s="2">
-        <x:v>0.5408</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="285">
       <x:c r="A285" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B285" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C285" t="str" s="2">
-        <x:v>Härnösand</x:v>
+        <x:v>Kungsbacka</x:v>
       </x:c>
       <x:c r="D285" s="3">
-        <x:v>44196</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E285" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F285" t="n" s="2">
-        <x:v>0.2429</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="286">
       <x:c r="A286" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B286" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C286" t="str" s="2">
-        <x:v>Härnösand</x:v>
+        <x:v>Kungsbacka</x:v>
       </x:c>
       <x:c r="D286" s="3">
-        <x:v>44561</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E286" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F286" t="n" s="2">
-        <x:v>0.2582</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="287">
       <x:c r="A287" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B287" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C287" t="str" s="2">
-        <x:v>Härnösand</x:v>
+        <x:v>Kungsbacka</x:v>
       </x:c>
       <x:c r="D287" s="3">
-        <x:v>44926</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E287" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F287" t="n" s="2">
-        <x:v>0.2605</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="288">
       <x:c r="A288" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B288" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C288" t="str" s="2">
-        <x:v>Härnösand</x:v>
+        <x:v>Kungsbacka</x:v>
       </x:c>
       <x:c r="D288" s="3">
-        <x:v>45291</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E288" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F288" t="n" s="2">
-        <x:v>0.2396</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="289">
       <x:c r="A289" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B289" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C289" t="str" s="2">
-        <x:v>Härnösand</x:v>
+        <x:v>Kungsbacka</x:v>
       </x:c>
       <x:c r="D289" s="3">
-        <x:v>45657</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E289" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F289" t="n" s="2">
-        <x:v>0.425739</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="290">
       <x:c r="A290" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B290" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C290" t="str" s="2">
-        <x:v>Höganäs</x:v>
+        <x:v>Kungsör</x:v>
       </x:c>
       <x:c r="D290" s="3">
         <x:v>38717</x:v>
       </x:c>
       <x:c r="E290" t="n" s="2">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="F290" t="n" s="2">
-        <x:v>8.248</x:v>
+        <x:v>0.176804</x:v>
       </x:c>
     </x:row>
     <x:row r="291">
       <x:c r="A291" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B291" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C291" t="str" s="2">
-        <x:v>Höganäs</x:v>
+        <x:v>Kungsör</x:v>
       </x:c>
       <x:c r="D291" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E291" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F291" t="n" s="2">
-        <x:v>9.0602</x:v>
+        <x:v>0.171715</x:v>
       </x:c>
     </x:row>
     <x:row r="292">
       <x:c r="A292" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B292" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C292" t="str" s="2">
-        <x:v>Höganäs</x:v>
+        <x:v>Kungsör</x:v>
       </x:c>
       <x:c r="D292" s="3">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="E292" t="n" s="2">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="F292" t="n" s="2">
-        <x:v>7.7055</x:v>
+        <x:v>0.016301</x:v>
       </x:c>
     </x:row>
     <x:row r="293">
       <x:c r="A293" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B293" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C293" t="str" s="2">
-        <x:v>Höganäs</x:v>
+        <x:v>Kungsör</x:v>
       </x:c>
       <x:c r="D293" s="3">
-        <x:v>42735</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E293" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F293" t="n" s="2">
-        <x:v>7.31</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="294">
       <x:c r="A294" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B294" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C294" t="str" s="2">
-        <x:v>Höganäs</x:v>
+        <x:v>Kungsör</x:v>
       </x:c>
       <x:c r="D294" s="3">
-        <x:v>43100</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E294" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F294" t="n" s="2">
-        <x:v>7.5348</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="295">
       <x:c r="A295" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B295" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C295" t="str" s="2">
-        <x:v>Höganäs</x:v>
+        <x:v>Kungsör</x:v>
       </x:c>
       <x:c r="D295" s="3">
-        <x:v>43465</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E295" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F295" t="n" s="2">
-        <x:v>7.5874</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="296">
       <x:c r="A296" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B296" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C296" t="str" s="2">
-        <x:v>Höganäs</x:v>
+        <x:v>Kungsör</x:v>
       </x:c>
       <x:c r="D296" s="3">
-        <x:v>43830</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E296" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F296" t="n" s="2">
-        <x:v>6.4353</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="297">
       <x:c r="A297" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B297" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C297" t="str" s="2">
-        <x:v>Höganäs</x:v>
+        <x:v>Kungsör</x:v>
       </x:c>
       <x:c r="D297" s="3">
-        <x:v>44196</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E297" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F297" t="n" s="2">
-        <x:v>6.1009</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="298">
       <x:c r="A298" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B298" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C298" t="str" s="2">
-        <x:v>Höganäs</x:v>
+        <x:v>Kungsör</x:v>
       </x:c>
       <x:c r="D298" s="3">
-        <x:v>44561</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E298" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F298" t="n" s="2">
-        <x:v>7.3214</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="299">
       <x:c r="A299" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B299" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C299" t="str" s="2">
-        <x:v>Höganäs</x:v>
+        <x:v>Kungälv</x:v>
       </x:c>
       <x:c r="D299" s="3">
-        <x:v>44926</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E299" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F299" t="n" s="2">
-        <x:v>6.2879</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="300">
       <x:c r="A300" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B300" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C300" t="str" s="2">
-        <x:v>Höganäs</x:v>
+        <x:v>Kungälv</x:v>
       </x:c>
       <x:c r="D300" s="3">
-        <x:v>45291</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E300" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F300" t="n" s="2">
-        <x:v>5.2531</x:v>
+        <x:v>0.000315</x:v>
       </x:c>
     </x:row>
     <x:row r="301">
       <x:c r="A301" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B301" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C301" t="str" s="2">
-        <x:v>Höganäs</x:v>
+        <x:v>Kungälv</x:v>
       </x:c>
       <x:c r="D301" s="3">
-        <x:v>45657</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E301" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F301" t="n" s="2">
-        <x:v>4.979107</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="302">
       <x:c r="A302" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B302" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C302" t="str" s="2">
-        <x:v>Hörby</x:v>
+        <x:v>Kungälv</x:v>
       </x:c>
       <x:c r="D302" s="3">
-        <x:v>38717</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E302" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F302" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.013433</x:v>
       </x:c>
     </x:row>
     <x:row r="303">
       <x:c r="A303" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B303" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C303" t="str" s="2">
-        <x:v>Hörby</x:v>
+        <x:v>Kungälv</x:v>
       </x:c>
       <x:c r="D303" s="3">
-        <x:v>40543</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E303" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F303" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.027656</x:v>
       </x:c>
     </x:row>
     <x:row r="304">
       <x:c r="A304" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B304" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C304" t="str" s="2">
-        <x:v>Hörby</x:v>
+        <x:v>Kungälv</x:v>
       </x:c>
       <x:c r="D304" s="3">
-        <x:v>42369</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E304" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F304" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.002568</x:v>
       </x:c>
     </x:row>
     <x:row r="305">
       <x:c r="A305" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B305" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C305" t="str" s="2">
-        <x:v>Hörby</x:v>
+        <x:v>Kungälv</x:v>
       </x:c>
       <x:c r="D305" s="3">
-        <x:v>42735</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E305" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F305" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.008999</x:v>
       </x:c>
     </x:row>
     <x:row r="306">
       <x:c r="A306" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B306" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C306" t="str" s="2">
-        <x:v>Hörby</x:v>
+        <x:v>Kungälv</x:v>
       </x:c>
       <x:c r="D306" s="3">
-        <x:v>43100</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E306" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F306" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.004194</x:v>
       </x:c>
     </x:row>
     <x:row r="307">
       <x:c r="A307" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B307" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C307" t="str" s="2">
-        <x:v>Hörby</x:v>
+        <x:v>Kungälv</x:v>
       </x:c>
       <x:c r="D307" s="3">
-        <x:v>43465</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E307" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F307" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="308">
       <x:c r="A308" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B308" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C308" t="str" s="2">
-        <x:v>Hörby</x:v>
+        <x:v>Kävlinge</x:v>
       </x:c>
       <x:c r="D308" s="3">
-        <x:v>43830</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E308" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F308" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="309">
       <x:c r="A309" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B309" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C309" t="str" s="2">
-        <x:v>Hörby</x:v>
+        <x:v>Kävlinge</x:v>
       </x:c>
       <x:c r="D309" s="3">
-        <x:v>44196</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E309" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F309" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.010650</x:v>
       </x:c>
     </x:row>
     <x:row r="310">
       <x:c r="A310" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B310" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C310" t="str" s="2">
-        <x:v>Hörby</x:v>
+        <x:v>Kävlinge</x:v>
       </x:c>
       <x:c r="D310" s="3">
-        <x:v>44561</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E310" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F310" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.010962</x:v>
       </x:c>
     </x:row>
     <x:row r="311">
       <x:c r="A311" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B311" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C311" t="str" s="2">
-        <x:v>Hörby</x:v>
+        <x:v>Kävlinge</x:v>
       </x:c>
       <x:c r="D311" s="3">
-        <x:v>44926</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E311" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F311" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.006839</x:v>
       </x:c>
     </x:row>
     <x:row r="312">
       <x:c r="A312" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B312" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C312" t="str" s="2">
-        <x:v>Hörby</x:v>
+        <x:v>Kävlinge</x:v>
       </x:c>
       <x:c r="D312" s="3">
-        <x:v>45291</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E312" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F312" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.012708</x:v>
       </x:c>
     </x:row>
     <x:row r="313">
       <x:c r="A313" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B313" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C313" t="str" s="2">
-        <x:v>Hörby</x:v>
+        <x:v>Kävlinge</x:v>
       </x:c>
       <x:c r="D313" s="3">
-        <x:v>45657</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E313" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F313" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.012596</x:v>
       </x:c>
     </x:row>
     <x:row r="314">
       <x:c r="A314" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B314" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C314" t="str" s="2">
-        <x:v>Höör</x:v>
+        <x:v>Kävlinge</x:v>
       </x:c>
       <x:c r="D314" s="3">
-        <x:v>38717</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E314" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F314" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.013938</x:v>
       </x:c>
     </x:row>
     <x:row r="315">
       <x:c r="A315" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B315" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C315" t="str" s="2">
-        <x:v>Höör</x:v>
+        <x:v>Kävlinge</x:v>
       </x:c>
       <x:c r="D315" s="3">
-        <x:v>40543</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E315" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F315" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.014718</x:v>
       </x:c>
     </x:row>
     <x:row r="316">
       <x:c r="A316" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B316" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C316" t="str" s="2">
-        <x:v>Höör</x:v>
+        <x:v>Kävlinge</x:v>
       </x:c>
       <x:c r="D316" s="3">
-        <x:v>42369</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E316" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F316" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.007411</x:v>
       </x:c>
     </x:row>
     <x:row r="317">
       <x:c r="A317" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B317" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C317" t="str" s="2">
-        <x:v>Höör</x:v>
+        <x:v>Laholm</x:v>
       </x:c>
       <x:c r="D317" s="3">
-        <x:v>42735</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E317" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F317" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="318">
       <x:c r="A318" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B318" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C318" t="str" s="2">
-        <x:v>Höör</x:v>
+        <x:v>Laholm</x:v>
       </x:c>
       <x:c r="D318" s="3">
-        <x:v>43100</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E318" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F318" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="319">
       <x:c r="A319" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B319" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C319" t="str" s="2">
-        <x:v>Höör</x:v>
+        <x:v>Laholm</x:v>
       </x:c>
       <x:c r="D319" s="3">
-        <x:v>43465</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E319" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F319" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="320">
       <x:c r="A320" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B320" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C320" t="str" s="2">
-        <x:v>Höör</x:v>
+        <x:v>Laholm</x:v>
       </x:c>
       <x:c r="D320" s="3">
-        <x:v>43830</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E320" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F320" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="321">
       <x:c r="A321" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B321" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C321" t="str" s="2">
-        <x:v>Höör</x:v>
+        <x:v>Laholm</x:v>
       </x:c>
       <x:c r="D321" s="3">
-        <x:v>44196</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E321" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F321" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="322">
       <x:c r="A322" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B322" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C322" t="str" s="2">
-        <x:v>Höör</x:v>
+        <x:v>Laholm</x:v>
       </x:c>
       <x:c r="D322" s="3">
-        <x:v>44561</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E322" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F322" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="323">
       <x:c r="A323" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B323" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C323" t="str" s="2">
-        <x:v>Höör</x:v>
+        <x:v>Laholm</x:v>
       </x:c>
       <x:c r="D323" s="3">
-        <x:v>44926</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E323" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F323" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="324">
       <x:c r="A324" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B324" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C324" t="str" s="2">
-        <x:v>Höör</x:v>
+        <x:v>Laholm</x:v>
       </x:c>
       <x:c r="D324" s="3">
-        <x:v>45291</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E324" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F324" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="325">
       <x:c r="A325" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B325" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C325" t="str" s="2">
-        <x:v>Höör</x:v>
+        <x:v>Laholm</x:v>
       </x:c>
       <x:c r="D325" s="3">
-        <x:v>45657</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E325" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F325" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="326">
       <x:c r="A326" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B326" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C326" t="str" s="2">
-        <x:v>Jokkmokk</x:v>
+        <x:v>Laxå</x:v>
       </x:c>
       <x:c r="D326" s="3">
         <x:v>38717</x:v>
       </x:c>
       <x:c r="E326" t="n" s="2">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="F326" t="n" s="2">
-        <x:v>0.0184</x:v>
+        <x:v>0.073827</x:v>
       </x:c>
     </x:row>
     <x:row r="327">
       <x:c r="A327" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B327" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C327" t="str" s="2">
-        <x:v>Jokkmokk</x:v>
+        <x:v>Laxå</x:v>
       </x:c>
       <x:c r="D327" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E327" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F327" t="n" s="2">
-        <x:v>0.0162</x:v>
+        <x:v>0.210165</x:v>
       </x:c>
     </x:row>
     <x:row r="328">
       <x:c r="A328" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B328" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C328" t="str" s="2">
-        <x:v>Jokkmokk</x:v>
+        <x:v>Laxå</x:v>
       </x:c>
       <x:c r="D328" s="3">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="E328" t="n" s="2">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="F328" t="n" s="2">
-        <x:v>0.0049</x:v>
+        <x:v>0.011139</x:v>
       </x:c>
     </x:row>
     <x:row r="329">
       <x:c r="A329" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B329" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C329" t="str" s="2">
-        <x:v>Jokkmokk</x:v>
+        <x:v>Laxå</x:v>
       </x:c>
       <x:c r="D329" s="3">
-        <x:v>42735</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E329" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F329" t="n" s="2">
-        <x:v>0.0145</x:v>
+        <x:v>0.015904</x:v>
       </x:c>
     </x:row>
     <x:row r="330">
       <x:c r="A330" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B330" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C330" t="str" s="2">
-        <x:v>Jokkmokk</x:v>
+        <x:v>Laxå</x:v>
       </x:c>
       <x:c r="D330" s="3">
-        <x:v>43100</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E330" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F330" t="n" s="2">
-        <x:v>0.0063</x:v>
+        <x:v>0.025976</x:v>
       </x:c>
     </x:row>
     <x:row r="331">
       <x:c r="A331" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B331" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C331" t="str" s="2">
-        <x:v>Jokkmokk</x:v>
+        <x:v>Laxå</x:v>
       </x:c>
       <x:c r="D331" s="3">
-        <x:v>43465</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E331" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F331" t="n" s="2">
-        <x:v>0.0198</x:v>
+        <x:v>0.025108</x:v>
       </x:c>
     </x:row>
     <x:row r="332">
       <x:c r="A332" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B332" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C332" t="str" s="2">
-        <x:v>Jokkmokk</x:v>
+        <x:v>Laxå</x:v>
       </x:c>
       <x:c r="D332" s="3">
-        <x:v>43830</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E332" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F332" t="n" s="2">
-        <x:v>0.0272</x:v>
+        <x:v>0.030926</x:v>
       </x:c>
     </x:row>
     <x:row r="333">
       <x:c r="A333" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B333" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C333" t="str" s="2">
-        <x:v>Jokkmokk</x:v>
+        <x:v>Laxå</x:v>
       </x:c>
       <x:c r="D333" s="3">
-        <x:v>44196</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E333" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F333" t="n" s="2">
-        <x:v>0.0315</x:v>
+        <x:v>0.026554</x:v>
       </x:c>
     </x:row>
     <x:row r="334">
       <x:c r="A334" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B334" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C334" t="str" s="2">
-        <x:v>Jokkmokk</x:v>
+        <x:v>Laxå</x:v>
       </x:c>
       <x:c r="D334" s="3">
-        <x:v>44561</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E334" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F334" t="n" s="2">
-        <x:v>0.0341</x:v>
+        <x:v>0.039837</x:v>
       </x:c>
     </x:row>
     <x:row r="335">
       <x:c r="A335" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B335" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C335" t="str" s="2">
-        <x:v>Jokkmokk</x:v>
+        <x:v>Ljungby</x:v>
       </x:c>
       <x:c r="D335" s="3">
-        <x:v>44926</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E335" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F335" t="n" s="2">
-        <x:v>0.0191</x:v>
+        <x:v>0.273429</x:v>
       </x:c>
     </x:row>
     <x:row r="336">
       <x:c r="A336" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B336" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C336" t="str" s="2">
-        <x:v>Jokkmokk</x:v>
+        <x:v>Ljungby</x:v>
       </x:c>
       <x:c r="D336" s="3">
-        <x:v>45291</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E336" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F336" t="n" s="2">
-        <x:v>0.0421</x:v>
+        <x:v>1.239697</x:v>
       </x:c>
     </x:row>
     <x:row r="337">
       <x:c r="A337" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B337" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C337" t="str" s="2">
-        <x:v>Jokkmokk</x:v>
+        <x:v>Ljungby</x:v>
       </x:c>
       <x:c r="D337" s="3">
-        <x:v>45657</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E337" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F337" t="n" s="2">
-        <x:v>0.084025</x:v>
+        <x:v>1.281750</x:v>
       </x:c>
     </x:row>
     <x:row r="338">
       <x:c r="A338" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B338" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C338" t="str" s="2">
-        <x:v>Jönköping</x:v>
+        <x:v>Ljungby</x:v>
       </x:c>
       <x:c r="D338" s="3">
-        <x:v>38717</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E338" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F338" t="n" s="2">
-        <x:v>0.4056</x:v>
+        <x:v>0.867012</x:v>
       </x:c>
     </x:row>
     <x:row r="339">
       <x:c r="A339" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B339" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C339" t="str" s="2">
-        <x:v>Jönköping</x:v>
+        <x:v>Ljungby</x:v>
       </x:c>
       <x:c r="D339" s="3">
-        <x:v>40543</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E339" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F339" t="n" s="2">
-        <x:v>0.4043</x:v>
+        <x:v>0.812331</x:v>
       </x:c>
     </x:row>
     <x:row r="340">
       <x:c r="A340" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B340" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C340" t="str" s="2">
-        <x:v>Jönköping</x:v>
+        <x:v>Ljungby</x:v>
       </x:c>
       <x:c r="D340" s="3">
-        <x:v>42369</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E340" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F340" t="n" s="2">
-        <x:v>0.5488</x:v>
+        <x:v>0.940596</x:v>
       </x:c>
     </x:row>
     <x:row r="341">
       <x:c r="A341" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B341" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C341" t="str" s="2">
-        <x:v>Jönköping</x:v>
+        <x:v>Ljungby</x:v>
       </x:c>
       <x:c r="D341" s="3">
-        <x:v>42735</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E341" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F341" t="n" s="2">
-        <x:v>0.4104</x:v>
+        <x:v>0.854155</x:v>
       </x:c>
     </x:row>
     <x:row r="342">
       <x:c r="A342" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B342" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C342" t="str" s="2">
-        <x:v>Jönköping</x:v>
+        <x:v>Ljungby</x:v>
       </x:c>
       <x:c r="D342" s="3">
-        <x:v>43100</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E342" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F342" t="n" s="2">
-        <x:v>0.5062</x:v>
+        <x:v>0.856117</x:v>
       </x:c>
     </x:row>
     <x:row r="343">
       <x:c r="A343" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B343" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C343" t="str" s="2">
-        <x:v>Jönköping</x:v>
+        <x:v>Ljungby</x:v>
       </x:c>
       <x:c r="D343" s="3">
-        <x:v>43465</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E343" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F343" t="n" s="2">
-        <x:v>0.4923</x:v>
+        <x:v>0.891263</x:v>
       </x:c>
     </x:row>
     <x:row r="344">
       <x:c r="A344" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B344" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C344" t="str" s="2">
-        <x:v>Jönköping</x:v>
+        <x:v>Ljusdal</x:v>
       </x:c>
       <x:c r="D344" s="3">
-        <x:v>43830</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E344" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F344" t="n" s="2">
-        <x:v>0.4687</x:v>
+        <x:v>0.112980</x:v>
       </x:c>
     </x:row>
     <x:row r="345">
       <x:c r="A345" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B345" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C345" t="str" s="2">
-        <x:v>Jönköping</x:v>
+        <x:v>Ljusdal</x:v>
       </x:c>
       <x:c r="D345" s="3">
-        <x:v>44196</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E345" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F345" t="n" s="2">
-        <x:v>0.5093</x:v>
+        <x:v>0.154367</x:v>
       </x:c>
     </x:row>
     <x:row r="346">
       <x:c r="A346" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B346" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C346" t="str" s="2">
-        <x:v>Jönköping</x:v>
+        <x:v>Ljusdal</x:v>
       </x:c>
       <x:c r="D346" s="3">
-        <x:v>44561</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E346" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F346" t="n" s="2">
-        <x:v>0.4979</x:v>
+        <x:v>0.000473</x:v>
       </x:c>
     </x:row>
     <x:row r="347">
       <x:c r="A347" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B347" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C347" t="str" s="2">
-        <x:v>Jönköping</x:v>
+        <x:v>Ljusdal</x:v>
       </x:c>
       <x:c r="D347" s="3">
-        <x:v>44926</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E347" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F347" t="n" s="2">
-        <x:v>0.5224</x:v>
+        <x:v>0.004028</x:v>
       </x:c>
     </x:row>
     <x:row r="348">
       <x:c r="A348" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B348" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C348" t="str" s="2">
-        <x:v>Jönköping</x:v>
+        <x:v>Ljusdal</x:v>
       </x:c>
       <x:c r="D348" s="3">
-        <x:v>45291</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E348" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F348" t="n" s="2">
-        <x:v>0.4999</x:v>
+        <x:v>0.007871</x:v>
       </x:c>
     </x:row>
     <x:row r="349">
       <x:c r="A349" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B349" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C349" t="str" s="2">
-        <x:v>Jönköping</x:v>
+        <x:v>Ljusdal</x:v>
       </x:c>
       <x:c r="D349" s="3">
-        <x:v>45657</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E349" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F349" t="n" s="2">
-        <x:v>0.586560</x:v>
+        <x:v>0.002983</x:v>
       </x:c>
     </x:row>
     <x:row r="350">
       <x:c r="A350" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B350" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C350" t="str" s="2">
-        <x:v>Kalix</x:v>
+        <x:v>Ljusdal</x:v>
       </x:c>
       <x:c r="D350" s="3">
-        <x:v>38717</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E350" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F350" t="n" s="2">
-        <x:v>1.3407</x:v>
+        <x:v>0.001403</x:v>
       </x:c>
     </x:row>
     <x:row r="351">
       <x:c r="A351" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B351" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C351" t="str" s="2">
-        <x:v>Kalix</x:v>
+        <x:v>Ljusdal</x:v>
       </x:c>
       <x:c r="D351" s="3">
-        <x:v>40543</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E351" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F351" t="n" s="2">
-        <x:v>0.9957</x:v>
+        <x:v>0.005313</x:v>
       </x:c>
     </x:row>
     <x:row r="352">
       <x:c r="A352" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B352" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C352" t="str" s="2">
-        <x:v>Kalix</x:v>
+        <x:v>Ljusdal</x:v>
       </x:c>
       <x:c r="D352" s="3">
-        <x:v>42369</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E352" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F352" t="n" s="2">
-        <x:v>0.52</x:v>
+        <x:v>0.000109</x:v>
       </x:c>
     </x:row>
     <x:row r="353">
       <x:c r="A353" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B353" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C353" t="str" s="2">
-        <x:v>Kalix</x:v>
+        <x:v>Ludvika</x:v>
       </x:c>
       <x:c r="D353" s="3">
-        <x:v>42735</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E353" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F353" t="n" s="2">
-        <x:v>0.4103</x:v>
+        <x:v>0.323922</x:v>
       </x:c>
     </x:row>
     <x:row r="354">
       <x:c r="A354" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B354" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C354" t="str" s="2">
-        <x:v>Kalix</x:v>
+        <x:v>Ludvika</x:v>
       </x:c>
       <x:c r="D354" s="3">
-        <x:v>43100</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E354" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F354" t="n" s="2">
-        <x:v>0.6173</x:v>
+        <x:v>0.356219</x:v>
       </x:c>
     </x:row>
     <x:row r="355">
       <x:c r="A355" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B355" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C355" t="str" s="2">
-        <x:v>Kalix</x:v>
+        <x:v>Ludvika</x:v>
       </x:c>
       <x:c r="D355" s="3">
-        <x:v>43465</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E355" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F355" t="n" s="2">
-        <x:v>0.545</x:v>
+        <x:v>0.092861</x:v>
       </x:c>
     </x:row>
     <x:row r="356">
       <x:c r="A356" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B356" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C356" t="str" s="2">
-        <x:v>Kalix</x:v>
+        <x:v>Ludvika</x:v>
       </x:c>
       <x:c r="D356" s="3">
-        <x:v>43830</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E356" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F356" t="n" s="2">
-        <x:v>0.5194</x:v>
+        <x:v>0.022177</x:v>
       </x:c>
     </x:row>
     <x:row r="357">
       <x:c r="A357" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B357" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C357" t="str" s="2">
-        <x:v>Kalix</x:v>
+        <x:v>Ludvika</x:v>
       </x:c>
       <x:c r="D357" s="3">
-        <x:v>44196</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E357" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F357" t="n" s="2">
-        <x:v>0.3613</x:v>
+        <x:v>0.022871</x:v>
       </x:c>
     </x:row>
     <x:row r="358">
       <x:c r="A358" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B358" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C358" t="str" s="2">
-        <x:v>Kalix</x:v>
+        <x:v>Ludvika</x:v>
       </x:c>
       <x:c r="D358" s="3">
-        <x:v>44561</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E358" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F358" t="n" s="2">
-        <x:v>0.7197</x:v>
+        <x:v>0.023071</x:v>
       </x:c>
     </x:row>
     <x:row r="359">
       <x:c r="A359" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B359" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C359" t="str" s="2">
-        <x:v>Kalix</x:v>
+        <x:v>Ludvika</x:v>
       </x:c>
       <x:c r="D359" s="3">
-        <x:v>44926</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E359" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F359" t="n" s="2">
-        <x:v>0.7568</x:v>
+        <x:v>0.037535</x:v>
       </x:c>
     </x:row>
     <x:row r="360">
       <x:c r="A360" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B360" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C360" t="str" s="2">
-        <x:v>Kalix</x:v>
+        <x:v>Ludvika</x:v>
       </x:c>
       <x:c r="D360" s="3">
-        <x:v>45291</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E360" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F360" t="n" s="2">
-        <x:v>0.5725</x:v>
+        <x:v>0.071337</x:v>
       </x:c>
     </x:row>
     <x:row r="361">
       <x:c r="A361" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B361" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C361" t="str" s="2">
-        <x:v>Kalix</x:v>
+        <x:v>Ludvika</x:v>
       </x:c>
       <x:c r="D361" s="3">
-        <x:v>45657</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E361" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F361" t="n" s="2">
-        <x:v>0.774868</x:v>
+        <x:v>0.054640</x:v>
       </x:c>
     </x:row>
     <x:row r="362">
       <x:c r="A362" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B362" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C362" t="str" s="2">
-        <x:v>Karlshamn</x:v>
+        <x:v>Luleå</x:v>
       </x:c>
       <x:c r="D362" s="3">
         <x:v>38717</x:v>
       </x:c>
       <x:c r="E362" t="n" s="2">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="F362" t="n" s="2">
-        <x:v>4.9865</x:v>
+        <x:v>49.913816</x:v>
       </x:c>
     </x:row>
     <x:row r="363">
       <x:c r="A363" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B363" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C363" t="str" s="2">
-        <x:v>Karlshamn</x:v>
+        <x:v>Luleå</x:v>
       </x:c>
       <x:c r="D363" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E363" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F363" t="n" s="2">
-        <x:v>7.4082</x:v>
+        <x:v>48.299941</x:v>
       </x:c>
     </x:row>
     <x:row r="364">
       <x:c r="A364" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B364" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C364" t="str" s="2">
-        <x:v>Karlshamn</x:v>
+        <x:v>Luleå</x:v>
       </x:c>
       <x:c r="D364" s="3">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="E364" t="n" s="2">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="F364" t="n" s="2">
-        <x:v>1.2978</x:v>
+        <x:v>32.928031</x:v>
       </x:c>
     </x:row>
     <x:row r="365">
       <x:c r="A365" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B365" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C365" t="str" s="2">
-        <x:v>Karlshamn</x:v>
+        <x:v>Luleå</x:v>
       </x:c>
       <x:c r="D365" s="3">
-        <x:v>42735</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E365" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F365" t="n" s="2">
-        <x:v>1.1533</x:v>
+        <x:v>40.086659</x:v>
       </x:c>
     </x:row>
     <x:row r="366">
       <x:c r="A366" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B366" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C366" t="str" s="2">
-        <x:v>Karlshamn</x:v>
+        <x:v>Luleå</x:v>
       </x:c>
       <x:c r="D366" s="3">
-        <x:v>43100</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E366" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F366" t="n" s="2">
-        <x:v>0.6907</x:v>
+        <x:v>40.812951</x:v>
       </x:c>
     </x:row>
     <x:row r="367">
       <x:c r="A367" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B367" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C367" t="str" s="2">
-        <x:v>Karlshamn</x:v>
+        <x:v>Luleå</x:v>
       </x:c>
       <x:c r="D367" s="3">
-        <x:v>43465</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E367" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F367" t="n" s="2">
-        <x:v>1.5039</x:v>
+        <x:v>40.789158</x:v>
       </x:c>
     </x:row>
     <x:row r="368">
       <x:c r="A368" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B368" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C368" t="str" s="2">
-        <x:v>Karlshamn</x:v>
+        <x:v>Luleå</x:v>
       </x:c>
       <x:c r="D368" s="3">
-        <x:v>43830</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E368" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F368" t="n" s="2">
-        <x:v>0.6128</x:v>
+        <x:v>41.014870</x:v>
       </x:c>
     </x:row>
     <x:row r="369">
       <x:c r="A369" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B369" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C369" t="str" s="2">
-        <x:v>Karlshamn</x:v>
+        <x:v>Luleå</x:v>
       </x:c>
       <x:c r="D369" s="3">
-        <x:v>44196</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E369" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F369" t="n" s="2">
-        <x:v>0.8825</x:v>
+        <x:v>37.741967</x:v>
       </x:c>
     </x:row>
     <x:row r="370">
       <x:c r="A370" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B370" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C370" t="str" s="2">
-        <x:v>Karlshamn</x:v>
+        <x:v>Luleå</x:v>
       </x:c>
       <x:c r="D370" s="3">
-        <x:v>44561</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E370" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F370" t="n" s="2">
-        <x:v>3.381</x:v>
+        <x:v>37.200276</x:v>
       </x:c>
     </x:row>
     <x:row r="371">
       <x:c r="A371" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B371" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C371" t="str" s="2">
-        <x:v>Karlshamn</x:v>
+        <x:v>Mark</x:v>
       </x:c>
       <x:c r="D371" s="3">
-        <x:v>44926</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E371" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F371" t="n" s="2">
-        <x:v>6.0109</x:v>
+        <x:v>0.041291</x:v>
       </x:c>
     </x:row>
     <x:row r="372">
       <x:c r="A372" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B372" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C372" t="str" s="2">
-        <x:v>Karlshamn</x:v>
+        <x:v>Mark</x:v>
       </x:c>
       <x:c r="D372" s="3">
-        <x:v>45291</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E372" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F372" t="n" s="2">
-        <x:v>1.2097</x:v>
+        <x:v>0.008066</x:v>
       </x:c>
     </x:row>
     <x:row r="373">
       <x:c r="A373" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B373" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C373" t="str" s="2">
-        <x:v>Karlshamn</x:v>
+        <x:v>Mark</x:v>
       </x:c>
       <x:c r="D373" s="3">
-        <x:v>45657</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E373" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F373" t="n" s="2">
-        <x:v>2.336808</x:v>
+        <x:v>0.009526</x:v>
       </x:c>
     </x:row>
     <x:row r="374">
       <x:c r="A374" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B374" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C374" t="str" s="2">
-        <x:v>Karlskrona</x:v>
+        <x:v>Mark</x:v>
       </x:c>
       <x:c r="D374" s="3">
-        <x:v>38717</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E374" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F374" t="n" s="2">
-        <x:v>0.115</x:v>
+        <x:v>0.020117</x:v>
       </x:c>
     </x:row>
     <x:row r="375">
       <x:c r="A375" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B375" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C375" t="str" s="2">
-        <x:v>Karlskrona</x:v>
+        <x:v>Mark</x:v>
       </x:c>
       <x:c r="D375" s="3">
-        <x:v>40543</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E375" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F375" t="n" s="2">
-        <x:v>0.0635</x:v>
+        <x:v>0.008750</x:v>
       </x:c>
     </x:row>
     <x:row r="376">
       <x:c r="A376" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B376" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C376" t="str" s="2">
-        <x:v>Karlskrona</x:v>
+        <x:v>Mark</x:v>
       </x:c>
       <x:c r="D376" s="3">
-        <x:v>42369</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E376" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F376" t="n" s="2">
-        <x:v>0.0042</x:v>
+        <x:v>0.001953</x:v>
       </x:c>
     </x:row>
     <x:row r="377">
       <x:c r="A377" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B377" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C377" t="str" s="2">
-        <x:v>Karlskrona</x:v>
+        <x:v>Mark</x:v>
       </x:c>
       <x:c r="D377" s="3">
-        <x:v>42735</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E377" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F377" t="n" s="2">
-        <x:v>0.0016</x:v>
+        <x:v>0.004789</x:v>
       </x:c>
     </x:row>
     <x:row r="378">
       <x:c r="A378" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B378" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C378" t="str" s="2">
-        <x:v>Karlskrona</x:v>
+        <x:v>Mark</x:v>
       </x:c>
       <x:c r="D378" s="3">
-        <x:v>43100</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E378" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F378" t="n" s="2">
-        <x:v>0.0745</x:v>
+        <x:v>0.023098</x:v>
       </x:c>
     </x:row>
     <x:row r="379">
       <x:c r="A379" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B379" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C379" t="str" s="2">
-        <x:v>Karlskrona</x:v>
+        <x:v>Mark</x:v>
       </x:c>
       <x:c r="D379" s="3">
-        <x:v>43465</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E379" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F379" t="n" s="2">
-        <x:v>0.0833</x:v>
+        <x:v>0.008340</x:v>
       </x:c>
     </x:row>
     <x:row r="380">
       <x:c r="A380" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B380" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C380" t="str" s="2">
-        <x:v>Karlskrona</x:v>
+        <x:v>Mjölby</x:v>
       </x:c>
       <x:c r="D380" s="3">
-        <x:v>43830</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E380" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F380" t="n" s="2">
-        <x:v>0.0014</x:v>
+        <x:v>0.202629</x:v>
       </x:c>
     </x:row>
     <x:row r="381">
       <x:c r="A381" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B381" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C381" t="str" s="2">
-        <x:v>Karlskrona</x:v>
+        <x:v>Mjölby</x:v>
       </x:c>
       <x:c r="D381" s="3">
-        <x:v>44196</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E381" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F381" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.242768</x:v>
       </x:c>
     </x:row>
     <x:row r="382">
       <x:c r="A382" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B382" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C382" t="str" s="2">
-        <x:v>Karlskrona</x:v>
+        <x:v>Mjölby</x:v>
       </x:c>
       <x:c r="D382" s="3">
-        <x:v>44561</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E382" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F382" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.074167</x:v>
       </x:c>
     </x:row>
     <x:row r="383">
       <x:c r="A383" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B383" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C383" t="str" s="2">
-        <x:v>Karlskrona</x:v>
+        <x:v>Mjölby</x:v>
       </x:c>
       <x:c r="D383" s="3">
-        <x:v>44926</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E383" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F383" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.005973</x:v>
       </x:c>
     </x:row>
     <x:row r="384">
       <x:c r="A384" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B384" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C384" t="str" s="2">
-        <x:v>Karlskrona</x:v>
+        <x:v>Mjölby</x:v>
       </x:c>
       <x:c r="D384" s="3">
-        <x:v>45291</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E384" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F384" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.018925</x:v>
       </x:c>
     </x:row>
     <x:row r="385">
       <x:c r="A385" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B385" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C385" t="str" s="2">
-        <x:v>Karlskrona</x:v>
+        <x:v>Mjölby</x:v>
       </x:c>
       <x:c r="D385" s="3">
-        <x:v>45657</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E385" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F385" t="n" s="2">
-        <x:v>0.000121</x:v>
+        <x:v>0.007797</x:v>
       </x:c>
     </x:row>
     <x:row r="386">
       <x:c r="A386" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B386" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C386" t="str" s="2">
-        <x:v>Kumla</x:v>
+        <x:v>Mjölby</x:v>
       </x:c>
       <x:c r="D386" s="3">
-        <x:v>38717</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E386" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F386" t="n" s="2">
-        <x:v>0.0594</x:v>
+        <x:v>0.012108</x:v>
       </x:c>
     </x:row>
     <x:row r="387">
       <x:c r="A387" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B387" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C387" t="str" s="2">
-        <x:v>Kumla</x:v>
+        <x:v>Mjölby</x:v>
       </x:c>
       <x:c r="D387" s="3">
-        <x:v>40543</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E387" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F387" t="n" s="2">
-        <x:v>0.2354</x:v>
+        <x:v>0.022338</x:v>
       </x:c>
     </x:row>
     <x:row r="388">
       <x:c r="A388" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B388" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C388" t="str" s="2">
-        <x:v>Kumla</x:v>
+        <x:v>Mjölby</x:v>
       </x:c>
       <x:c r="D388" s="3">
-        <x:v>42369</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E388" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F388" t="n" s="2">
-        <x:v>0.0444</x:v>
+        <x:v>0.007182</x:v>
       </x:c>
     </x:row>
     <x:row r="389">
       <x:c r="A389" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B389" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C389" t="str" s="2">
-        <x:v>Kumla</x:v>
+        <x:v>Munkfors</x:v>
       </x:c>
       <x:c r="D389" s="3">
-        <x:v>42735</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E389" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F389" t="n" s="2">
-        <x:v>0.1354</x:v>
+        <x:v>0.126408</x:v>
       </x:c>
     </x:row>
     <x:row r="390">
       <x:c r="A390" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B390" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C390" t="str" s="2">
-        <x:v>Kumla</x:v>
+        <x:v>Munkfors</x:v>
       </x:c>
       <x:c r="D390" s="3">
-        <x:v>43100</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E390" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F390" t="n" s="2">
-        <x:v>0.0802</x:v>
+        <x:v>0.645717</x:v>
       </x:c>
     </x:row>
     <x:row r="391">
       <x:c r="A391" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B391" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C391" t="str" s="2">
-        <x:v>Kumla</x:v>
+        <x:v>Munkfors</x:v>
       </x:c>
       <x:c r="D391" s="3">
-        <x:v>43465</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E391" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F391" t="n" s="2">
-        <x:v>0.0612</x:v>
+        <x:v>0.001911</x:v>
       </x:c>
     </x:row>
     <x:row r="392">
       <x:c r="A392" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B392" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C392" t="str" s="2">
-        <x:v>Kumla</x:v>
+        <x:v>Munkfors</x:v>
       </x:c>
       <x:c r="D392" s="3">
-        <x:v>43830</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E392" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F392" t="n" s="2">
-        <x:v>0.046</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="393">
       <x:c r="A393" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B393" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C393" t="str" s="2">
-        <x:v>Kumla</x:v>
+        <x:v>Munkfors</x:v>
       </x:c>
       <x:c r="D393" s="3">
-        <x:v>44196</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E393" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F393" t="n" s="2">
-        <x:v>0.088</x:v>
+        <x:v>0.004348</x:v>
       </x:c>
     </x:row>
     <x:row r="394">
       <x:c r="A394" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B394" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C394" t="str" s="2">
-        <x:v>Kumla</x:v>
+        <x:v>Munkfors</x:v>
       </x:c>
       <x:c r="D394" s="3">
-        <x:v>44561</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E394" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F394" t="n" s="2">
-        <x:v>0.0529</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="395">
       <x:c r="A395" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B395" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C395" t="str" s="2">
-        <x:v>Kumla</x:v>
+        <x:v>Munkfors</x:v>
       </x:c>
       <x:c r="D395" s="3">
-        <x:v>44926</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E395" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F395" t="n" s="2">
-        <x:v>0.0742</x:v>
+        <x:v>0.016626</x:v>
       </x:c>
     </x:row>
     <x:row r="396">
       <x:c r="A396" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B396" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C396" t="str" s="2">
-        <x:v>Kumla</x:v>
+        <x:v>Munkfors</x:v>
       </x:c>
       <x:c r="D396" s="3">
-        <x:v>45291</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E396" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F396" t="n" s="2">
-        <x:v>0.0868</x:v>
+        <x:v>0.120828</x:v>
       </x:c>
     </x:row>
     <x:row r="397">
       <x:c r="A397" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B397" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C397" t="str" s="2">
-        <x:v>Kumla</x:v>
+        <x:v>Munkfors</x:v>
       </x:c>
       <x:c r="D397" s="3">
-        <x:v>45657</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E397" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F397" t="n" s="2">
-        <x:v>0.058419</x:v>
+        <x:v>0.002200</x:v>
       </x:c>
     </x:row>
     <x:row r="398">
       <x:c r="A398" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B398" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C398" t="str" s="2">
-        <x:v>Kungsbacka</x:v>
+        <x:v>Mönsterås</x:v>
       </x:c>
       <x:c r="D398" s="3">
         <x:v>38717</x:v>
       </x:c>
       <x:c r="E398" t="n" s="2">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="F398" t="n" s="2">
-        <x:v>0.0386</x:v>
+        <x:v>3.840342</x:v>
       </x:c>
     </x:row>
     <x:row r="399">
       <x:c r="A399" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B399" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C399" t="str" s="2">
-        <x:v>Kungsbacka</x:v>
+        <x:v>Mönsterås</x:v>
       </x:c>
       <x:c r="D399" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E399" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F399" t="n" s="2">
-        <x:v>0.0962</x:v>
+        <x:v>5.159966</x:v>
       </x:c>
     </x:row>
     <x:row r="400">
       <x:c r="A400" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B400" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C400" t="str" s="2">
-        <x:v>Kungsbacka</x:v>
+        <x:v>Mönsterås</x:v>
       </x:c>
       <x:c r="D400" s="3">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="E400" t="n" s="2">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="F400" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1.154519</x:v>
       </x:c>
     </x:row>
     <x:row r="401">
       <x:c r="A401" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B401" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C401" t="str" s="2">
-        <x:v>Kungsbacka</x:v>
+        <x:v>Mönsterås</x:v>
       </x:c>
       <x:c r="D401" s="3">
-        <x:v>42735</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E401" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F401" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.597030</x:v>
       </x:c>
     </x:row>
     <x:row r="402">
       <x:c r="A402" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B402" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C402" t="str" s="2">
-        <x:v>Kungsbacka</x:v>
+        <x:v>Mönsterås</x:v>
       </x:c>
       <x:c r="D402" s="3">
-        <x:v>43100</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E402" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F402" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.926610</x:v>
       </x:c>
     </x:row>
     <x:row r="403">
       <x:c r="A403" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B403" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C403" t="str" s="2">
-        <x:v>Kungsbacka</x:v>
+        <x:v>Mönsterås</x:v>
       </x:c>
       <x:c r="D403" s="3">
-        <x:v>43465</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E403" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F403" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.627297</x:v>
       </x:c>
     </x:row>
     <x:row r="404">
       <x:c r="A404" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B404" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C404" t="str" s="2">
-        <x:v>Kungsbacka</x:v>
+        <x:v>Mönsterås</x:v>
       </x:c>
       <x:c r="D404" s="3">
-        <x:v>43830</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E404" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F404" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.513400</x:v>
       </x:c>
     </x:row>
     <x:row r="405">
       <x:c r="A405" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B405" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C405" t="str" s="2">
-        <x:v>Kungsbacka</x:v>
+        <x:v>Mönsterås</x:v>
       </x:c>
       <x:c r="D405" s="3">
-        <x:v>44196</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E405" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F405" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1.087076</x:v>
       </x:c>
     </x:row>
     <x:row r="406">
       <x:c r="A406" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B406" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C406" t="str" s="2">
-        <x:v>Kungsbacka</x:v>
+        <x:v>Mönsterås</x:v>
       </x:c>
       <x:c r="D406" s="3">
-        <x:v>44561</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E406" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F406" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.732856</x:v>
       </x:c>
     </x:row>
     <x:row r="407">
       <x:c r="A407" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B407" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C407" t="str" s="2">
-        <x:v>Kungsbacka</x:v>
+        <x:v>Nordanstig</x:v>
       </x:c>
       <x:c r="D407" s="3">
-        <x:v>44926</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E407" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F407" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="408">
       <x:c r="A408" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B408" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C408" t="str" s="2">
-        <x:v>Kungsbacka</x:v>
+        <x:v>Nordanstig</x:v>
       </x:c>
       <x:c r="D408" s="3">
-        <x:v>45291</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E408" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F408" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="409">
       <x:c r="A409" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B409" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C409" t="str" s="2">
-        <x:v>Kungsbacka</x:v>
+        <x:v>Nordanstig</x:v>
       </x:c>
       <x:c r="D409" s="3">
-        <x:v>45657</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E409" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F409" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="410">
       <x:c r="A410" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B410" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C410" t="str" s="2">
-        <x:v>Kungsör</x:v>
+        <x:v>Nordanstig</x:v>
       </x:c>
       <x:c r="D410" s="3">
-        <x:v>38717</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E410" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F410" t="n" s="2">
-        <x:v>0.1768</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="411">
       <x:c r="A411" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B411" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C411" t="str" s="2">
-        <x:v>Kungsör</x:v>
+        <x:v>Nordanstig</x:v>
       </x:c>
       <x:c r="D411" s="3">
-        <x:v>40543</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E411" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F411" t="n" s="2">
-        <x:v>0.1717</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="412">
       <x:c r="A412" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B412" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C412" t="str" s="2">
-        <x:v>Kungsör</x:v>
+        <x:v>Nordanstig</x:v>
       </x:c>
       <x:c r="D412" s="3">
-        <x:v>42369</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E412" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F412" t="n" s="2">
-        <x:v>0.0163</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="413">
       <x:c r="A413" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B413" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C413" t="str" s="2">
-        <x:v>Kungsör</x:v>
+        <x:v>Nordanstig</x:v>
       </x:c>
       <x:c r="D413" s="3">
-        <x:v>42735</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E413" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F413" t="n" s="2">
-        <x:v>0.0495</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="414">
       <x:c r="A414" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B414" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C414" t="str" s="2">
-        <x:v>Kungsör</x:v>
+        <x:v>Nordanstig</x:v>
       </x:c>
       <x:c r="D414" s="3">
-        <x:v>43100</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E414" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F414" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="415">
       <x:c r="A415" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B415" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C415" t="str" s="2">
-        <x:v>Kungsör</x:v>
+        <x:v>Nordanstig</x:v>
       </x:c>
       <x:c r="D415" s="3">
-        <x:v>43465</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E415" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F415" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="416">
       <x:c r="A416" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B416" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C416" t="str" s="2">
-        <x:v>Kungsör</x:v>
+        <x:v>Norrtälje</x:v>
       </x:c>
       <x:c r="D416" s="3">
-        <x:v>43830</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E416" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F416" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1.247216</x:v>
       </x:c>
     </x:row>
     <x:row r="417">
       <x:c r="A417" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B417" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C417" t="str" s="2">
-        <x:v>Kungsör</x:v>
+        <x:v>Norrtälje</x:v>
       </x:c>
       <x:c r="D417" s="3">
-        <x:v>44196</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E417" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F417" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.437750</x:v>
       </x:c>
     </x:row>
     <x:row r="418">
       <x:c r="A418" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B418" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C418" t="str" s="2">
-        <x:v>Kungsör</x:v>
+        <x:v>Norrtälje</x:v>
       </x:c>
       <x:c r="D418" s="3">
-        <x:v>44561</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E418" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F418" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.018800</x:v>
       </x:c>
     </x:row>
     <x:row r="419">
       <x:c r="A419" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B419" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C419" t="str" s="2">
-        <x:v>Kungsör</x:v>
+        <x:v>Norrtälje</x:v>
       </x:c>
       <x:c r="D419" s="3">
-        <x:v>44926</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E419" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F419" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.000377</x:v>
       </x:c>
     </x:row>
     <x:row r="420">
       <x:c r="A420" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B420" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C420" t="str" s="2">
-        <x:v>Kungsör</x:v>
+        <x:v>Norrtälje</x:v>
       </x:c>
       <x:c r="D420" s="3">
-        <x:v>45291</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E420" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F420" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.002918</x:v>
       </x:c>
     </x:row>
     <x:row r="421">
       <x:c r="A421" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B421" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C421" t="str" s="2">
-        <x:v>Kungsör</x:v>
+        <x:v>Norrtälje</x:v>
       </x:c>
       <x:c r="D421" s="3">
-        <x:v>45657</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E421" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F421" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.000274</x:v>
       </x:c>
     </x:row>
     <x:row r="422">
       <x:c r="A422" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B422" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C422" t="str" s="2">
-        <x:v>Kungälv</x:v>
+        <x:v>Norrtälje</x:v>
       </x:c>
       <x:c r="D422" s="3">
-        <x:v>38717</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E422" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F422" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.002326</x:v>
       </x:c>
     </x:row>
     <x:row r="423">
       <x:c r="A423" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B423" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C423" t="str" s="2">
-        <x:v>Kungälv</x:v>
+        <x:v>Norrtälje</x:v>
       </x:c>
       <x:c r="D423" s="3">
-        <x:v>40543</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E423" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F423" t="n" s="2">
-        <x:v>0.0003</x:v>
+        <x:v>0.000826</x:v>
       </x:c>
     </x:row>
     <x:row r="424">
       <x:c r="A424" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B424" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C424" t="str" s="2">
-        <x:v>Kungälv</x:v>
+        <x:v>Norrtälje</x:v>
       </x:c>
       <x:c r="D424" s="3">
-        <x:v>42369</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E424" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F424" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.000150</x:v>
       </x:c>
     </x:row>
     <x:row r="425">
       <x:c r="A425" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B425" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C425" t="str" s="2">
-        <x:v>Kungälv</x:v>
+        <x:v>Nyköping</x:v>
       </x:c>
       <x:c r="D425" s="3">
-        <x:v>42735</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E425" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F425" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.072266</x:v>
       </x:c>
     </x:row>
     <x:row r="426">
       <x:c r="A426" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B426" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C426" t="str" s="2">
-        <x:v>Kungälv</x:v>
+        <x:v>Nyköping</x:v>
       </x:c>
       <x:c r="D426" s="3">
-        <x:v>43100</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E426" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F426" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.086825</x:v>
       </x:c>
     </x:row>
     <x:row r="427">
       <x:c r="A427" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B427" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C427" t="str" s="2">
-        <x:v>Kungälv</x:v>
+        <x:v>Nyköping</x:v>
       </x:c>
       <x:c r="D427" s="3">
-        <x:v>43465</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E427" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F427" t="n" s="2">
-        <x:v>0.0036</x:v>
+        <x:v>0.037909</x:v>
       </x:c>
     </x:row>
     <x:row r="428">
       <x:c r="A428" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B428" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C428" t="str" s="2">
-        <x:v>Kungälv</x:v>
+        <x:v>Nyköping</x:v>
       </x:c>
       <x:c r="D428" s="3">
-        <x:v>43830</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E428" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F428" t="n" s="2">
-        <x:v>0.0098</x:v>
+        <x:v>0.047309</x:v>
       </x:c>
     </x:row>
     <x:row r="429">
       <x:c r="A429" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B429" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C429" t="str" s="2">
-        <x:v>Kungälv</x:v>
+        <x:v>Nyköping</x:v>
       </x:c>
       <x:c r="D429" s="3">
-        <x:v>44196</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E429" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F429" t="n" s="2">
-        <x:v>0.0134</x:v>
+        <x:v>0.051446</x:v>
       </x:c>
     </x:row>
     <x:row r="430">
       <x:c r="A430" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B430" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C430" t="str" s="2">
-        <x:v>Kungälv</x:v>
+        <x:v>Nyköping</x:v>
       </x:c>
       <x:c r="D430" s="3">
-        <x:v>44561</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E430" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F430" t="n" s="2">
-        <x:v>0.0277</x:v>
+        <x:v>0.037728</x:v>
       </x:c>
     </x:row>
     <x:row r="431">
       <x:c r="A431" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B431" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C431" t="str" s="2">
-        <x:v>Kungälv</x:v>
+        <x:v>Nyköping</x:v>
       </x:c>
       <x:c r="D431" s="3">
-        <x:v>44926</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E431" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F431" t="n" s="2">
-        <x:v>0.0026</x:v>
+        <x:v>0.063591</x:v>
       </x:c>
     </x:row>
     <x:row r="432">
       <x:c r="A432" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B432" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C432" t="str" s="2">
-        <x:v>Kungälv</x:v>
+        <x:v>Nyköping</x:v>
       </x:c>
       <x:c r="D432" s="3">
-        <x:v>45291</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E432" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F432" t="n" s="2">
-        <x:v>0.009</x:v>
+        <x:v>0.040553</x:v>
       </x:c>
     </x:row>
     <x:row r="433">
       <x:c r="A433" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B433" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C433" t="str" s="2">
-        <x:v>Kungälv</x:v>
+        <x:v>Nyköping</x:v>
       </x:c>
       <x:c r="D433" s="3">
-        <x:v>45657</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E433" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F433" t="n" s="2">
-        <x:v>0.004194</x:v>
+        <x:v>0.044589</x:v>
       </x:c>
     </x:row>
     <x:row r="434">
       <x:c r="A434" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B434" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C434" t="str" s="2">
-        <x:v>Kävlinge</x:v>
+        <x:v>Nynäshamn</x:v>
       </x:c>
       <x:c r="D434" s="3">
         <x:v>38717</x:v>
       </x:c>
       <x:c r="E434" t="n" s="2">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="F434" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>6.150722</x:v>
       </x:c>
     </x:row>
     <x:row r="435">
       <x:c r="A435" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B435" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C435" t="str" s="2">
-        <x:v>Kävlinge</x:v>
+        <x:v>Nynäshamn</x:v>
       </x:c>
       <x:c r="D435" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E435" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F435" t="n" s="2">
-        <x:v>0.0107</x:v>
+        <x:v>6.449140</x:v>
       </x:c>
     </x:row>
     <x:row r="436">
       <x:c r="A436" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B436" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C436" t="str" s="2">
-        <x:v>Kävlinge</x:v>
+        <x:v>Nynäshamn</x:v>
       </x:c>
       <x:c r="D436" s="3">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="E436" t="n" s="2">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="F436" t="n" s="2">
-        <x:v>0.011</x:v>
+        <x:v>4.709455</x:v>
       </x:c>
     </x:row>
     <x:row r="437">
       <x:c r="A437" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B437" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C437" t="str" s="2">
-        <x:v>Kävlinge</x:v>
+        <x:v>Nynäshamn</x:v>
       </x:c>
       <x:c r="D437" s="3">
-        <x:v>42735</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E437" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F437" t="n" s="2">
-        <x:v>0.0096</x:v>
+        <x:v>3.793030</x:v>
       </x:c>
     </x:row>
     <x:row r="438">
       <x:c r="A438" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B438" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C438" t="str" s="2">
-        <x:v>Kävlinge</x:v>
+        <x:v>Nynäshamn</x:v>
       </x:c>
       <x:c r="D438" s="3">
-        <x:v>43100</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E438" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F438" t="n" s="2">
-        <x:v>0.0071</x:v>
+        <x:v>4.113646</x:v>
       </x:c>
     </x:row>
     <x:row r="439">
       <x:c r="A439" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B439" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C439" t="str" s="2">
-        <x:v>Kävlinge</x:v>
+        <x:v>Nynäshamn</x:v>
       </x:c>
       <x:c r="D439" s="3">
-        <x:v>43465</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E439" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F439" t="n" s="2">
-        <x:v>0.009</x:v>
+        <x:v>3.863829</x:v>
       </x:c>
     </x:row>
     <x:row r="440">
       <x:c r="A440" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B440" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C440" t="str" s="2">
-        <x:v>Kävlinge</x:v>
+        <x:v>Nynäshamn</x:v>
       </x:c>
       <x:c r="D440" s="3">
-        <x:v>43830</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E440" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F440" t="n" s="2">
-        <x:v>0.0118</x:v>
+        <x:v>3.507275</x:v>
       </x:c>
     </x:row>
     <x:row r="441">
       <x:c r="A441" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B441" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C441" t="str" s="2">
-        <x:v>Kävlinge</x:v>
+        <x:v>Nynäshamn</x:v>
       </x:c>
       <x:c r="D441" s="3">
-        <x:v>44196</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E441" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F441" t="n" s="2">
-        <x:v>0.0068</x:v>
+        <x:v>4.267994</x:v>
       </x:c>
     </x:row>
     <x:row r="442">
       <x:c r="A442" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B442" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C442" t="str" s="2">
-        <x:v>Kävlinge</x:v>
+        <x:v>Nynäshamn</x:v>
       </x:c>
       <x:c r="D442" s="3">
-        <x:v>44561</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E442" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F442" t="n" s="2">
-        <x:v>0.0127</x:v>
+        <x:v>4.030284</x:v>
       </x:c>
     </x:row>
     <x:row r="443">
       <x:c r="A443" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B443" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C443" t="str" s="2">
-        <x:v>Kävlinge</x:v>
+        <x:v>Ovanåker</x:v>
       </x:c>
       <x:c r="D443" s="3">
-        <x:v>44926</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E443" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F443" t="n" s="2">
-        <x:v>0.0126</x:v>
+        <x:v>0.136444</x:v>
       </x:c>
     </x:row>
     <x:row r="444">
       <x:c r="A444" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B444" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C444" t="str" s="2">
-        <x:v>Kävlinge</x:v>
+        <x:v>Ovanåker</x:v>
       </x:c>
       <x:c r="D444" s="3">
-        <x:v>45291</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E444" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F444" t="n" s="2">
-        <x:v>0.0139</x:v>
+        <x:v>0.013549</x:v>
       </x:c>
     </x:row>
     <x:row r="445">
       <x:c r="A445" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B445" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C445" t="str" s="2">
-        <x:v>Kävlinge</x:v>
+        <x:v>Ovanåker</x:v>
       </x:c>
       <x:c r="D445" s="3">
-        <x:v>45657</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E445" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F445" t="n" s="2">
-        <x:v>0.014718</x:v>
+        <x:v>0.015956</x:v>
       </x:c>
     </x:row>
     <x:row r="446">
       <x:c r="A446" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B446" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C446" t="str" s="2">
-        <x:v>Laholm</x:v>
+        <x:v>Ovanåker</x:v>
       </x:c>
       <x:c r="D446" s="3">
-        <x:v>38717</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E446" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F446" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.001456</x:v>
       </x:c>
     </x:row>
     <x:row r="447">
       <x:c r="A447" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B447" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C447" t="str" s="2">
-        <x:v>Laholm</x:v>
+        <x:v>Ovanåker</x:v>
       </x:c>
       <x:c r="D447" s="3">
-        <x:v>40543</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E447" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F447" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.007344</x:v>
       </x:c>
     </x:row>
     <x:row r="448">
       <x:c r="A448" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B448" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C448" t="str" s="2">
-        <x:v>Laholm</x:v>
+        <x:v>Ovanåker</x:v>
       </x:c>
       <x:c r="D448" s="3">
-        <x:v>42369</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E448" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F448" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.004302</x:v>
       </x:c>
     </x:row>
     <x:row r="449">
       <x:c r="A449" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B449" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C449" t="str" s="2">
-        <x:v>Laholm</x:v>
+        <x:v>Ovanåker</x:v>
       </x:c>
       <x:c r="D449" s="3">
-        <x:v>42735</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E449" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F449" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.017267</x:v>
       </x:c>
     </x:row>
     <x:row r="450">
       <x:c r="A450" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B450" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C450" t="str" s="2">
-        <x:v>Laholm</x:v>
+        <x:v>Ovanåker</x:v>
       </x:c>
       <x:c r="D450" s="3">
-        <x:v>43100</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E450" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F450" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.008729</x:v>
       </x:c>
     </x:row>
     <x:row r="451">
       <x:c r="A451" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B451" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C451" t="str" s="2">
-        <x:v>Laholm</x:v>
+        <x:v>Ovanåker</x:v>
       </x:c>
       <x:c r="D451" s="3">
-        <x:v>43465</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E451" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F451" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.005412</x:v>
       </x:c>
     </x:row>
     <x:row r="452">
       <x:c r="A452" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B452" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C452" t="str" s="2">
-        <x:v>Laholm</x:v>
+        <x:v>Ronneby</x:v>
       </x:c>
       <x:c r="D452" s="3">
-        <x:v>43830</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E452" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F452" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.100924</x:v>
       </x:c>
     </x:row>
     <x:row r="453">
       <x:c r="A453" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B453" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C453" t="str" s="2">
-        <x:v>Laholm</x:v>
+        <x:v>Ronneby</x:v>
       </x:c>
       <x:c r="D453" s="3">
-        <x:v>44196</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E453" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F453" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.223048</x:v>
       </x:c>
     </x:row>
     <x:row r="454">
       <x:c r="A454" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B454" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C454" t="str" s="2">
-        <x:v>Laholm</x:v>
+        <x:v>Ronneby</x:v>
       </x:c>
       <x:c r="D454" s="3">
-        <x:v>44561</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E454" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F454" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.009060</x:v>
       </x:c>
     </x:row>
     <x:row r="455">
       <x:c r="A455" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B455" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C455" t="str" s="2">
-        <x:v>Laholm</x:v>
+        <x:v>Ronneby</x:v>
       </x:c>
       <x:c r="D455" s="3">
-        <x:v>44926</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E455" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F455" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.004188</x:v>
       </x:c>
     </x:row>
     <x:row r="456">
       <x:c r="A456" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B456" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C456" t="str" s="2">
-        <x:v>Laholm</x:v>
+        <x:v>Ronneby</x:v>
       </x:c>
       <x:c r="D456" s="3">
-        <x:v>45291</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E456" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F456" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.037397</x:v>
       </x:c>
     </x:row>
     <x:row r="457">
       <x:c r="A457" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B457" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C457" t="str" s="2">
-        <x:v>Laholm</x:v>
+        <x:v>Ronneby</x:v>
       </x:c>
       <x:c r="D457" s="3">
-        <x:v>45657</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E457" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F457" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.029552</x:v>
       </x:c>
     </x:row>
     <x:row r="458">
       <x:c r="A458" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B458" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C458" t="str" s="2">
-        <x:v>Laxå</x:v>
+        <x:v>Ronneby</x:v>
       </x:c>
       <x:c r="D458" s="3">
-        <x:v>38717</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E458" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F458" t="n" s="2">
-        <x:v>0.0738</x:v>
+        <x:v>0.017436</x:v>
       </x:c>
     </x:row>
     <x:row r="459">
       <x:c r="A459" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B459" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C459" t="str" s="2">
-        <x:v>Laxå</x:v>
+        <x:v>Ronneby</x:v>
       </x:c>
       <x:c r="D459" s="3">
-        <x:v>40543</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E459" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F459" t="n" s="2">
-        <x:v>0.2102</x:v>
+        <x:v>0.017640</x:v>
       </x:c>
     </x:row>
     <x:row r="460">
       <x:c r="A460" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B460" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C460" t="str" s="2">
-        <x:v>Laxå</x:v>
+        <x:v>Ronneby</x:v>
       </x:c>
       <x:c r="D460" s="3">
-        <x:v>42369</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E460" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F460" t="n" s="2">
-        <x:v>0.0111</x:v>
+        <x:v>0.006653</x:v>
       </x:c>
     </x:row>
     <x:row r="461">
       <x:c r="A461" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B461" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C461" t="str" s="2">
-        <x:v>Laxå</x:v>
+        <x:v>Sala</x:v>
       </x:c>
       <x:c r="D461" s="3">
-        <x:v>42735</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E461" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F461" t="n" s="2">
-        <x:v>0.0224</x:v>
+        <x:v>0.003590</x:v>
       </x:c>
     </x:row>
     <x:row r="462">
       <x:c r="A462" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B462" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C462" t="str" s="2">
-        <x:v>Laxå</x:v>
+        <x:v>Sala</x:v>
       </x:c>
       <x:c r="D462" s="3">
-        <x:v>43100</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E462" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F462" t="n" s="2">
-        <x:v>0.0078</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="463">
       <x:c r="A463" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B463" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C463" t="str" s="2">
-        <x:v>Laxå</x:v>
+        <x:v>Sala</x:v>
       </x:c>
       <x:c r="D463" s="3">
-        <x:v>43465</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E463" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F463" t="n" s="2">
-        <x:v>0.0254</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="464">
       <x:c r="A464" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B464" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C464" t="str" s="2">
-        <x:v>Laxå</x:v>
+        <x:v>Sala</x:v>
       </x:c>
       <x:c r="D464" s="3">
-        <x:v>43830</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E464" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F464" t="n" s="2">
-        <x:v>0.0206</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="465">
       <x:c r="A465" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B465" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C465" t="str" s="2">
-        <x:v>Laxå</x:v>
+        <x:v>Sala</x:v>
       </x:c>
       <x:c r="D465" s="3">
-        <x:v>44196</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E465" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F465" t="n" s="2">
-        <x:v>0.0159</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="466">
       <x:c r="A466" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B466" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C466" t="str" s="2">
-        <x:v>Laxå</x:v>
+        <x:v>Sala</x:v>
       </x:c>
       <x:c r="D466" s="3">
-        <x:v>44561</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E466" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F466" t="n" s="2">
-        <x:v>0.026</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="467">
       <x:c r="A467" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B467" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C467" t="str" s="2">
-        <x:v>Laxå</x:v>
+        <x:v>Sala</x:v>
       </x:c>
       <x:c r="D467" s="3">
-        <x:v>44926</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E467" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F467" t="n" s="2">
-        <x:v>0.0251</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="468">
       <x:c r="A468" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B468" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C468" t="str" s="2">
-        <x:v>Laxå</x:v>
+        <x:v>Sala</x:v>
       </x:c>
       <x:c r="D468" s="3">
-        <x:v>45291</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E468" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F468" t="n" s="2">
-        <x:v>0.0309</x:v>
+        <x:v>0.005691</x:v>
       </x:c>
     </x:row>
     <x:row r="469">
       <x:c r="A469" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B469" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C469" t="str" s="2">
-        <x:v>Laxå</x:v>
+        <x:v>Sala</x:v>
       </x:c>
       <x:c r="D469" s="3">
-        <x:v>45657</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E469" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F469" t="n" s="2">
-        <x:v>0.026554</x:v>
+        <x:v>0.006991</x:v>
       </x:c>
     </x:row>
     <x:row r="470">
       <x:c r="A470" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B470" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C470" t="str" s="2">
-        <x:v>Lerum</x:v>
+        <x:v>Sigtuna</x:v>
       </x:c>
       <x:c r="D470" s="3">
         <x:v>38717</x:v>
       </x:c>
       <x:c r="E470" t="n" s="2">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="F470" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.084362</x:v>
       </x:c>
     </x:row>
     <x:row r="471">
       <x:c r="A471" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B471" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C471" t="str" s="2">
-        <x:v>Lerum</x:v>
+        <x:v>Sigtuna</x:v>
       </x:c>
       <x:c r="D471" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E471" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F471" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.120830</x:v>
       </x:c>
     </x:row>
     <x:row r="472">
       <x:c r="A472" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B472" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C472" t="str" s="2">
-        <x:v>Lerum</x:v>
+        <x:v>Sigtuna</x:v>
       </x:c>
       <x:c r="D472" s="3">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="E472" t="n" s="2">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="F472" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1.649020</x:v>
       </x:c>
     </x:row>
     <x:row r="473">
       <x:c r="A473" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B473" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C473" t="str" s="2">
-        <x:v>Lerum</x:v>
+        <x:v>Sigtuna</x:v>
       </x:c>
       <x:c r="D473" s="3">
-        <x:v>42735</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E473" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F473" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1.647274</x:v>
       </x:c>
     </x:row>
     <x:row r="474">
       <x:c r="A474" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B474" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C474" t="str" s="2">
-        <x:v>Lerum</x:v>
+        <x:v>Sigtuna</x:v>
       </x:c>
       <x:c r="D474" s="3">
-        <x:v>43100</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E474" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F474" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1.554413</x:v>
       </x:c>
     </x:row>
     <x:row r="475">
       <x:c r="A475" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B475" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C475" t="str" s="2">
-        <x:v>Lerum</x:v>
+        <x:v>Sigtuna</x:v>
       </x:c>
       <x:c r="D475" s="3">
-        <x:v>43465</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E475" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F475" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1.786587</x:v>
       </x:c>
     </x:row>
     <x:row r="476">
       <x:c r="A476" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B476" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C476" t="str" s="2">
-        <x:v>Lerum</x:v>
+        <x:v>Sigtuna</x:v>
       </x:c>
       <x:c r="D476" s="3">
-        <x:v>43830</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E476" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F476" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1.689733</x:v>
       </x:c>
     </x:row>
     <x:row r="477">
       <x:c r="A477" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B477" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C477" t="str" s="2">
-        <x:v>Lerum</x:v>
+        <x:v>Sigtuna</x:v>
       </x:c>
       <x:c r="D477" s="3">
-        <x:v>44196</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E477" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F477" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1.910512</x:v>
       </x:c>
     </x:row>
     <x:row r="478">
       <x:c r="A478" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B478" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C478" t="str" s="2">
-        <x:v>Lerum</x:v>
+        <x:v>Sigtuna</x:v>
       </x:c>
       <x:c r="D478" s="3">
-        <x:v>44561</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E478" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F478" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1.926975</x:v>
       </x:c>
     </x:row>
     <x:row r="479">
       <x:c r="A479" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B479" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C479" t="str" s="2">
-        <x:v>Lerum</x:v>
+        <x:v>Smedjebacken</x:v>
       </x:c>
       <x:c r="D479" s="3">
-        <x:v>44926</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E479" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F479" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>3.211987</x:v>
       </x:c>
     </x:row>
     <x:row r="480">
       <x:c r="A480" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B480" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C480" t="str" s="2">
-        <x:v>Lerum</x:v>
+        <x:v>Smedjebacken</x:v>
       </x:c>
       <x:c r="D480" s="3">
-        <x:v>45291</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E480" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F480" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>4.843397</x:v>
       </x:c>
     </x:row>
     <x:row r="481">
       <x:c r="A481" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B481" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C481" t="str" s="2">
-        <x:v>Lerum</x:v>
+        <x:v>Smedjebacken</x:v>
       </x:c>
       <x:c r="D481" s="3">
-        <x:v>45657</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E481" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F481" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>3.678499</x:v>
       </x:c>
     </x:row>
     <x:row r="482">
       <x:c r="A482" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B482" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C482" t="str" s="2">
-        <x:v>Ljungby</x:v>
+        <x:v>Smedjebacken</x:v>
       </x:c>
       <x:c r="D482" s="3">
-        <x:v>38717</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E482" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F482" t="n" s="2">
-        <x:v>0.2734</x:v>
+        <x:v>2.704164</x:v>
       </x:c>
     </x:row>
     <x:row r="483">
       <x:c r="A483" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B483" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C483" t="str" s="2">
-        <x:v>Ljungby</x:v>
+        <x:v>Smedjebacken</x:v>
       </x:c>
       <x:c r="D483" s="3">
-        <x:v>40543</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E483" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F483" t="n" s="2">
-        <x:v>1.2397</x:v>
+        <x:v>3.790451</x:v>
       </x:c>
     </x:row>
     <x:row r="484">
       <x:c r="A484" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B484" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C484" t="str" s="2">
-        <x:v>Ljungby</x:v>
+        <x:v>Smedjebacken</x:v>
       </x:c>
       <x:c r="D484" s="3">
-        <x:v>42369</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E484" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F484" t="n" s="2">
-        <x:v>1.2817</x:v>
+        <x:v>3.434627</x:v>
       </x:c>
     </x:row>
     <x:row r="485">
       <x:c r="A485" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B485" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C485" t="str" s="2">
-        <x:v>Ljungby</x:v>
+        <x:v>Smedjebacken</x:v>
       </x:c>
       <x:c r="D485" s="3">
-        <x:v>42735</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E485" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F485" t="n" s="2">
-        <x:v>1.4019</x:v>
+        <x:v>3.012096</x:v>
       </x:c>
     </x:row>
     <x:row r="486">
       <x:c r="A486" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B486" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C486" t="str" s="2">
-        <x:v>Ljungby</x:v>
+        <x:v>Smedjebacken</x:v>
       </x:c>
       <x:c r="D486" s="3">
-        <x:v>43100</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E486" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F486" t="n" s="2">
-        <x:v>1.2041</x:v>
+        <x:v>2.973298</x:v>
       </x:c>
     </x:row>
     <x:row r="487">
       <x:c r="A487" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B487" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C487" t="str" s="2">
-        <x:v>Ljungby</x:v>
+        <x:v>Smedjebacken</x:v>
       </x:c>
       <x:c r="D487" s="3">
-        <x:v>43465</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E487" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F487" t="n" s="2">
-        <x:v>0.8989</x:v>
+        <x:v>3.048057</x:v>
       </x:c>
     </x:row>
     <x:row r="488">
       <x:c r="A488" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B488" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C488" t="str" s="2">
-        <x:v>Ljungby</x:v>
+        <x:v>Sollefteå</x:v>
       </x:c>
       <x:c r="D488" s="3">
-        <x:v>43830</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E488" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F488" t="n" s="2">
-        <x:v>0.7878</x:v>
+        <x:v>0.016972</x:v>
       </x:c>
     </x:row>
     <x:row r="489">
       <x:c r="A489" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B489" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C489" t="str" s="2">
-        <x:v>Ljungby</x:v>
+        <x:v>Sollefteå</x:v>
       </x:c>
       <x:c r="D489" s="3">
-        <x:v>44196</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E489" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F489" t="n" s="2">
-        <x:v>0.867</x:v>
+        <x:v>0.025771</x:v>
       </x:c>
     </x:row>
     <x:row r="490">
       <x:c r="A490" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B490" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C490" t="str" s="2">
-        <x:v>Ljungby</x:v>
+        <x:v>Sollefteå</x:v>
       </x:c>
       <x:c r="D490" s="3">
-        <x:v>44561</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E490" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F490" t="n" s="2">
-        <x:v>0.8123</x:v>
+        <x:v>0.004650</x:v>
       </x:c>
     </x:row>
     <x:row r="491">
       <x:c r="A491" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B491" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C491" t="str" s="2">
-        <x:v>Ljungby</x:v>
+        <x:v>Sollefteå</x:v>
       </x:c>
       <x:c r="D491" s="3">
-        <x:v>44926</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E491" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F491" t="n" s="2">
-        <x:v>0.9406</x:v>
+        <x:v>0.010439</x:v>
       </x:c>
     </x:row>
     <x:row r="492">
       <x:c r="A492" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B492" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C492" t="str" s="2">
-        <x:v>Ljungby</x:v>
+        <x:v>Sollefteå</x:v>
       </x:c>
       <x:c r="D492" s="3">
-        <x:v>45291</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E492" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F492" t="n" s="2">
-        <x:v>0.8542</x:v>
+        <x:v>0.029499</x:v>
       </x:c>
     </x:row>
     <x:row r="493">
       <x:c r="A493" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B493" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C493" t="str" s="2">
-        <x:v>Ljungby</x:v>
+        <x:v>Sollefteå</x:v>
       </x:c>
       <x:c r="D493" s="3">
-        <x:v>45657</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E493" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F493" t="n" s="2">
-        <x:v>0.856117</x:v>
+        <x:v>0.008089</x:v>
       </x:c>
     </x:row>
     <x:row r="494">
       <x:c r="A494" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B494" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C494" t="str" s="2">
-        <x:v>Ljusdal</x:v>
+        <x:v>Sollefteå</x:v>
       </x:c>
       <x:c r="D494" s="3">
-        <x:v>38717</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E494" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F494" t="n" s="2">
-        <x:v>0.113</x:v>
+        <x:v>0.015656</x:v>
       </x:c>
     </x:row>
     <x:row r="495">
       <x:c r="A495" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B495" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C495" t="str" s="2">
-        <x:v>Ljusdal</x:v>
+        <x:v>Sollefteå</x:v>
       </x:c>
       <x:c r="D495" s="3">
-        <x:v>40543</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E495" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F495" t="n" s="2">
-        <x:v>0.1544</x:v>
+        <x:v>0.013427</x:v>
       </x:c>
     </x:row>
     <x:row r="496">
       <x:c r="A496" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B496" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C496" t="str" s="2">
-        <x:v>Ljusdal</x:v>
+        <x:v>Sollefteå</x:v>
       </x:c>
       <x:c r="D496" s="3">
-        <x:v>42369</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E496" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F496" t="n" s="2">
-        <x:v>0.0005</x:v>
+        <x:v>0.011798</x:v>
       </x:c>
     </x:row>
     <x:row r="497">
       <x:c r="A497" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B497" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C497" t="str" s="2">
-        <x:v>Ljusdal</x:v>
+        <x:v>Sorsele</x:v>
       </x:c>
       <x:c r="D497" s="3">
-        <x:v>42735</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E497" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F497" t="n" s="2">
-        <x:v>0.0056</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="498">
       <x:c r="A498" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B498" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C498" t="str" s="2">
-        <x:v>Ljusdal</x:v>
+        <x:v>Sorsele</x:v>
       </x:c>
       <x:c r="D498" s="3">
-        <x:v>43100</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E498" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F498" t="n" s="2">
-        <x:v>0.002</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="499">
       <x:c r="A499" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B499" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C499" t="str" s="2">
-        <x:v>Ljusdal</x:v>
+        <x:v>Sorsele</x:v>
       </x:c>
       <x:c r="D499" s="3">
-        <x:v>43465</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E499" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F499" t="n" s="2">
-        <x:v>0.0077</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="500">
       <x:c r="A500" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B500" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C500" t="str" s="2">
-        <x:v>Ljusdal</x:v>
+        <x:v>Sorsele</x:v>
       </x:c>
       <x:c r="D500" s="3">
-        <x:v>43830</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E500" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F500" t="n" s="2">
-        <x:v>0.021</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="501">
       <x:c r="A501" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B501" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C501" t="str" s="2">
-        <x:v>Ljusdal</x:v>
+        <x:v>Sorsele</x:v>
       </x:c>
       <x:c r="D501" s="3">
-        <x:v>44196</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E501" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F501" t="n" s="2">
-        <x:v>0.004</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="502">
       <x:c r="A502" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B502" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C502" t="str" s="2">
-        <x:v>Ljusdal</x:v>
+        <x:v>Sorsele</x:v>
       </x:c>
       <x:c r="D502" s="3">
-        <x:v>44561</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E502" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F502" t="n" s="2">
-        <x:v>0.0079</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="503">
       <x:c r="A503" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B503" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C503" t="str" s="2">
-        <x:v>Ljusdal</x:v>
+        <x:v>Sorsele</x:v>
       </x:c>
       <x:c r="D503" s="3">
-        <x:v>44926</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E503" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F503" t="n" s="2">
-        <x:v>0.003</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="504">
       <x:c r="A504" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B504" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C504" t="str" s="2">
-        <x:v>Ljusdal</x:v>
+        <x:v>Sorsele</x:v>
       </x:c>
       <x:c r="D504" s="3">
-        <x:v>45291</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E504" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F504" t="n" s="2">
-        <x:v>0.0014</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="505">
       <x:c r="A505" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B505" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C505" t="str" s="2">
-        <x:v>Ljusdal</x:v>
+        <x:v>Sorsele</x:v>
       </x:c>
       <x:c r="D505" s="3">
-        <x:v>45657</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E505" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F505" t="n" s="2">
-        <x:v>0.005313</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="506">
       <x:c r="A506" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B506" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C506" t="str" s="2">
-        <x:v>Ludvika</x:v>
+        <x:v>Sotenäs</x:v>
       </x:c>
       <x:c r="D506" s="3">
         <x:v>38717</x:v>
       </x:c>
       <x:c r="E506" t="n" s="2">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="F506" t="n" s="2">
-        <x:v>0.3239</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="507">
       <x:c r="A507" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B507" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C507" t="str" s="2">
-        <x:v>Ludvika</x:v>
+        <x:v>Sotenäs</x:v>
       </x:c>
       <x:c r="D507" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E507" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F507" t="n" s="2">
-        <x:v>0.3562</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="508">
       <x:c r="A508" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B508" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C508" t="str" s="2">
-        <x:v>Ludvika</x:v>
+        <x:v>Sotenäs</x:v>
       </x:c>
       <x:c r="D508" s="3">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="E508" t="n" s="2">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="F508" t="n" s="2">
-        <x:v>0.0929</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="509">
       <x:c r="A509" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B509" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C509" t="str" s="2">
-        <x:v>Ludvika</x:v>
+        <x:v>Sotenäs</x:v>
       </x:c>
       <x:c r="D509" s="3">
-        <x:v>42735</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E509" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F509" t="n" s="2">
-        <x:v>0.0772</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="510">
       <x:c r="A510" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B510" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C510" t="str" s="2">
-        <x:v>Ludvika</x:v>
+        <x:v>Sotenäs</x:v>
       </x:c>
       <x:c r="D510" s="3">
-        <x:v>43100</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E510" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F510" t="n" s="2">
-        <x:v>0.0527</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="511">
       <x:c r="A511" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B511" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C511" t="str" s="2">
-        <x:v>Ludvika</x:v>
+        <x:v>Sotenäs</x:v>
       </x:c>
       <x:c r="D511" s="3">
-        <x:v>43465</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E511" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F511" t="n" s="2">
-        <x:v>0.0502</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="512">
       <x:c r="A512" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B512" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C512" t="str" s="2">
-        <x:v>Ludvika</x:v>
+        <x:v>Sotenäs</x:v>
       </x:c>
       <x:c r="D512" s="3">
-        <x:v>43830</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E512" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F512" t="n" s="2">
-        <x:v>0.0352</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="513">
       <x:c r="A513" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B513" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C513" t="str" s="2">
-        <x:v>Ludvika</x:v>
+        <x:v>Sotenäs</x:v>
       </x:c>
       <x:c r="D513" s="3">
-        <x:v>44196</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E513" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F513" t="n" s="2">
-        <x:v>0.0222</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="514">
       <x:c r="A514" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B514" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C514" t="str" s="2">
-        <x:v>Ludvika</x:v>
+        <x:v>Sotenäs</x:v>
       </x:c>
       <x:c r="D514" s="3">
-        <x:v>44561</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E514" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F514" t="n" s="2">
-        <x:v>0.0229</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="515">
       <x:c r="A515" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B515" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C515" t="str" s="2">
-        <x:v>Ludvika</x:v>
+        <x:v>Stockholm</x:v>
       </x:c>
       <x:c r="D515" s="3">
-        <x:v>44926</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E515" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F515" t="n" s="2">
-        <x:v>0.0231</x:v>
+        <x:v>1.057875</x:v>
       </x:c>
     </x:row>
     <x:row r="516">
       <x:c r="A516" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B516" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C516" t="str" s="2">
-        <x:v>Ludvika</x:v>
+        <x:v>Stockholm</x:v>
       </x:c>
       <x:c r="D516" s="3">
-        <x:v>45291</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E516" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F516" t="n" s="2">
-        <x:v>0.0375</x:v>
+        <x:v>1.126308</x:v>
       </x:c>
     </x:row>
     <x:row r="517">
       <x:c r="A517" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B517" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C517" t="str" s="2">
-        <x:v>Ludvika</x:v>
+        <x:v>Stockholm</x:v>
       </x:c>
       <x:c r="D517" s="3">
-        <x:v>45657</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E517" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F517" t="n" s="2">
-        <x:v>0.071337</x:v>
+        <x:v>1.009163</x:v>
       </x:c>
     </x:row>
     <x:row r="518">
       <x:c r="A518" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B518" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C518" t="str" s="2">
-        <x:v>Luleå</x:v>
+        <x:v>Stockholm</x:v>
       </x:c>
       <x:c r="D518" s="3">
-        <x:v>38717</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E518" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F518" t="n" s="2">
-        <x:v>49.9138</x:v>
+        <x:v>0.286483</x:v>
       </x:c>
     </x:row>
     <x:row r="519">
       <x:c r="A519" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B519" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C519" t="str" s="2">
-        <x:v>Luleå</x:v>
+        <x:v>Stockholm</x:v>
       </x:c>
       <x:c r="D519" s="3">
-        <x:v>40543</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E519" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F519" t="n" s="2">
-        <x:v>48.2999</x:v>
+        <x:v>0.354716</x:v>
       </x:c>
     </x:row>
     <x:row r="520">
       <x:c r="A520" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B520" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C520" t="str" s="2">
-        <x:v>Luleå</x:v>
+        <x:v>Stockholm</x:v>
       </x:c>
       <x:c r="D520" s="3">
-        <x:v>42369</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E520" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F520" t="n" s="2">
-        <x:v>32.928</x:v>
+        <x:v>0.381144</x:v>
       </x:c>
     </x:row>
     <x:row r="521">
       <x:c r="A521" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B521" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C521" t="str" s="2">
-        <x:v>Luleå</x:v>
+        <x:v>Stockholm</x:v>
       </x:c>
       <x:c r="D521" s="3">
-        <x:v>42735</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E521" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F521" t="n" s="2">
-        <x:v>45.1679</x:v>
+        <x:v>0.325292</x:v>
       </x:c>
     </x:row>
     <x:row r="522">
       <x:c r="A522" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B522" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C522" t="str" s="2">
-        <x:v>Luleå</x:v>
+        <x:v>Stockholm</x:v>
       </x:c>
       <x:c r="D522" s="3">
-        <x:v>43100</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E522" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F522" t="n" s="2">
-        <x:v>46.2261</x:v>
+        <x:v>0.364765</x:v>
       </x:c>
     </x:row>
     <x:row r="523">
       <x:c r="A523" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B523" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C523" t="str" s="2">
-        <x:v>Luleå</x:v>
+        <x:v>Stockholm</x:v>
       </x:c>
       <x:c r="D523" s="3">
-        <x:v>43465</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E523" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F523" t="n" s="2">
-        <x:v>42.0575</x:v>
+        <x:v>0.333796</x:v>
       </x:c>
     </x:row>
     <x:row r="524">
       <x:c r="A524" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B524" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C524" t="str" s="2">
-        <x:v>Luleå</x:v>
+        <x:v>Strängnäs</x:v>
       </x:c>
       <x:c r="D524" s="3">
-        <x:v>43830</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E524" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F524" t="n" s="2">
-        <x:v>41.7199</x:v>
+        <x:v>0.055195</x:v>
       </x:c>
     </x:row>
     <x:row r="525">
       <x:c r="A525" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B525" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C525" t="str" s="2">
-        <x:v>Luleå</x:v>
+        <x:v>Strängnäs</x:v>
       </x:c>
       <x:c r="D525" s="3">
-        <x:v>44196</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E525" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F525" t="n" s="2">
-        <x:v>40.0867</x:v>
+        <x:v>0.303649</x:v>
       </x:c>
     </x:row>
     <x:row r="526">
       <x:c r="A526" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B526" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C526" t="str" s="2">
-        <x:v>Luleå</x:v>
+        <x:v>Strängnäs</x:v>
       </x:c>
       <x:c r="D526" s="3">
-        <x:v>44561</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E526" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F526" t="n" s="2">
-        <x:v>40.813</x:v>
+        <x:v>0.030086</x:v>
       </x:c>
     </x:row>
     <x:row r="527">
       <x:c r="A527" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B527" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C527" t="str" s="2">
-        <x:v>Luleå</x:v>
+        <x:v>Strängnäs</x:v>
       </x:c>
       <x:c r="D527" s="3">
-        <x:v>44926</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E527" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F527" t="n" s="2">
-        <x:v>40.7892</x:v>
+        <x:v>0.030491</x:v>
       </x:c>
     </x:row>
     <x:row r="528">
       <x:c r="A528" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B528" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C528" t="str" s="2">
-        <x:v>Luleå</x:v>
+        <x:v>Strängnäs</x:v>
       </x:c>
       <x:c r="D528" s="3">
-        <x:v>45291</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E528" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F528" t="n" s="2">
-        <x:v>41.0149</x:v>
+        <x:v>0.073933</x:v>
       </x:c>
     </x:row>
     <x:row r="529">
       <x:c r="A529" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B529" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C529" t="str" s="2">
-        <x:v>Luleå</x:v>
+        <x:v>Strängnäs</x:v>
       </x:c>
       <x:c r="D529" s="3">
-        <x:v>45657</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E529" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F529" t="n" s="2">
-        <x:v>37.741967</x:v>
+        <x:v>0.052199</x:v>
       </x:c>
     </x:row>
     <x:row r="530">
       <x:c r="A530" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B530" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C530" t="str" s="2">
-        <x:v>Mark</x:v>
+        <x:v>Strängnäs</x:v>
       </x:c>
       <x:c r="D530" s="3">
-        <x:v>38717</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E530" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F530" t="n" s="2">
-        <x:v>0.0413</x:v>
+        <x:v>0.055631</x:v>
       </x:c>
     </x:row>
     <x:row r="531">
       <x:c r="A531" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B531" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C531" t="str" s="2">
-        <x:v>Mark</x:v>
+        <x:v>Strängnäs</x:v>
       </x:c>
       <x:c r="D531" s="3">
-        <x:v>40543</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E531" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F531" t="n" s="2">
-        <x:v>0.0081</x:v>
+        <x:v>0.056699</x:v>
       </x:c>
     </x:row>
     <x:row r="532">
       <x:c r="A532" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B532" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C532" t="str" s="2">
-        <x:v>Mark</x:v>
+        <x:v>Strängnäs</x:v>
       </x:c>
       <x:c r="D532" s="3">
-        <x:v>42369</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E532" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F532" t="n" s="2">
-        <x:v>0.0095</x:v>
+        <x:v>0.060096</x:v>
       </x:c>
     </x:row>
     <x:row r="533">
       <x:c r="A533" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B533" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C533" t="str" s="2">
-        <x:v>Mark</x:v>
+        <x:v>Sundbyberg</x:v>
       </x:c>
       <x:c r="D533" s="3">
-        <x:v>42735</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E533" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F533" t="n" s="2">
-        <x:v>0.0145</x:v>
+        <x:v>0.024635</x:v>
       </x:c>
     </x:row>
     <x:row r="534">
       <x:c r="A534" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B534" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C534" t="str" s="2">
-        <x:v>Mark</x:v>
+        <x:v>Sundbyberg</x:v>
       </x:c>
       <x:c r="D534" s="3">
-        <x:v>43100</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E534" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F534" t="n" s="2">
-        <x:v>0.0068</x:v>
+        <x:v>0.188725</x:v>
       </x:c>
     </x:row>
     <x:row r="535">
       <x:c r="A535" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B535" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C535" t="str" s="2">
-        <x:v>Mark</x:v>
+        <x:v>Sundbyberg</x:v>
       </x:c>
       <x:c r="D535" s="3">
-        <x:v>43465</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E535" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F535" t="n" s="2">
-        <x:v>0.0064</x:v>
+        <x:v>0.004186</x:v>
       </x:c>
     </x:row>
     <x:row r="536">
       <x:c r="A536" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B536" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C536" t="str" s="2">
-        <x:v>Mark</x:v>
+        <x:v>Sundbyberg</x:v>
       </x:c>
       <x:c r="D536" s="3">
-        <x:v>43830</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E536" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F536" t="n" s="2">
-        <x:v>0.0146</x:v>
+        <x:v>0.018522</x:v>
       </x:c>
     </x:row>
     <x:row r="537">
       <x:c r="A537" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B537" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C537" t="str" s="2">
-        <x:v>Mark</x:v>
+        <x:v>Sundbyberg</x:v>
       </x:c>
       <x:c r="D537" s="3">
-        <x:v>44196</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E537" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F537" t="n" s="2">
-        <x:v>0.0201</x:v>
+        <x:v>0.010380</x:v>
       </x:c>
     </x:row>
     <x:row r="538">
       <x:c r="A538" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B538" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C538" t="str" s="2">
-        <x:v>Mark</x:v>
+        <x:v>Sundbyberg</x:v>
       </x:c>
       <x:c r="D538" s="3">
-        <x:v>44561</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E538" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F538" t="n" s="2">
-        <x:v>0.0087</x:v>
+        <x:v>0.012058</x:v>
       </x:c>
     </x:row>
     <x:row r="539">
       <x:c r="A539" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B539" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C539" t="str" s="2">
-        <x:v>Mark</x:v>
+        <x:v>Sundbyberg</x:v>
       </x:c>
       <x:c r="D539" s="3">
-        <x:v>44926</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E539" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F539" t="n" s="2">
-        <x:v>0.002</x:v>
+        <x:v>0.009479</x:v>
       </x:c>
     </x:row>
     <x:row r="540">
       <x:c r="A540" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B540" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C540" t="str" s="2">
-        <x:v>Mark</x:v>
+        <x:v>Sundbyberg</x:v>
       </x:c>
       <x:c r="D540" s="3">
-        <x:v>45291</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E540" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F540" t="n" s="2">
-        <x:v>0.0048</x:v>
+        <x:v>0.011693</x:v>
       </x:c>
     </x:row>
     <x:row r="541">
       <x:c r="A541" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B541" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C541" t="str" s="2">
-        <x:v>Mark</x:v>
+        <x:v>Sundbyberg</x:v>
       </x:c>
       <x:c r="D541" s="3">
-        <x:v>45657</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E541" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F541" t="n" s="2">
-        <x:v>0.023098</x:v>
+        <x:v>0.004667</x:v>
       </x:c>
     </x:row>
     <x:row r="542">
       <x:c r="A542" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B542" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C542" t="str" s="2">
-        <x:v>Mjölby</x:v>
+        <x:v>Sundsvall</x:v>
       </x:c>
       <x:c r="D542" s="3">
         <x:v>38717</x:v>
       </x:c>
       <x:c r="E542" t="n" s="2">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="F542" t="n" s="2">
-        <x:v>0.2026</x:v>
+        <x:v>2.684626</x:v>
       </x:c>
     </x:row>
     <x:row r="543">
       <x:c r="A543" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B543" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C543" t="str" s="2">
-        <x:v>Mjölby</x:v>
+        <x:v>Sundsvall</x:v>
       </x:c>
       <x:c r="D543" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E543" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F543" t="n" s="2">
-        <x:v>0.2428</x:v>
+        <x:v>1.839280</x:v>
       </x:c>
     </x:row>
     <x:row r="544">
       <x:c r="A544" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B544" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C544" t="str" s="2">
-        <x:v>Mjölby</x:v>
+        <x:v>Sundsvall</x:v>
       </x:c>
       <x:c r="D544" s="3">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="E544" t="n" s="2">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="F544" t="n" s="2">
-        <x:v>0.0742</x:v>
+        <x:v>3.470835</x:v>
       </x:c>
     </x:row>
     <x:row r="545">
       <x:c r="A545" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B545" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C545" t="str" s="2">
-        <x:v>Mjölby</x:v>
+        <x:v>Sundsvall</x:v>
       </x:c>
       <x:c r="D545" s="3">
-        <x:v>42735</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E545" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F545" t="n" s="2">
-        <x:v>0.0343</x:v>
+        <x:v>3.755730</x:v>
       </x:c>
     </x:row>
     <x:row r="546">
       <x:c r="A546" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B546" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C546" t="str" s="2">
-        <x:v>Mjölby</x:v>
+        <x:v>Sundsvall</x:v>
       </x:c>
       <x:c r="D546" s="3">
-        <x:v>43100</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E546" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F546" t="n" s="2">
-        <x:v>0.0095</x:v>
+        <x:v>3.535776</x:v>
       </x:c>
     </x:row>
     <x:row r="547">
       <x:c r="A547" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B547" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C547" t="str" s="2">
-        <x:v>Mjölby</x:v>
+        <x:v>Sundsvall</x:v>
       </x:c>
       <x:c r="D547" s="3">
-        <x:v>43465</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E547" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F547" t="n" s="2">
-        <x:v>0.0085</x:v>
+        <x:v>3.524914</x:v>
       </x:c>
     </x:row>
     <x:row r="548">
       <x:c r="A548" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B548" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C548" t="str" s="2">
-        <x:v>Mjölby</x:v>
+        <x:v>Sundsvall</x:v>
       </x:c>
       <x:c r="D548" s="3">
-        <x:v>43830</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E548" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F548" t="n" s="2">
-        <x:v>0.0087</x:v>
+        <x:v>3.513330</x:v>
       </x:c>
     </x:row>
     <x:row r="549">
       <x:c r="A549" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B549" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C549" t="str" s="2">
-        <x:v>Mjölby</x:v>
+        <x:v>Sundsvall</x:v>
       </x:c>
       <x:c r="D549" s="3">
-        <x:v>44196</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E549" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F549" t="n" s="2">
-        <x:v>0.006</x:v>
+        <x:v>3.376161</x:v>
       </x:c>
     </x:row>
     <x:row r="550">
       <x:c r="A550" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B550" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C550" t="str" s="2">
-        <x:v>Mjölby</x:v>
+        <x:v>Sundsvall</x:v>
       </x:c>
       <x:c r="D550" s="3">
-        <x:v>44561</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E550" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F550" t="n" s="2">
-        <x:v>0.0189</x:v>
+        <x:v>3.270518</x:v>
       </x:c>
     </x:row>
     <x:row r="551">
       <x:c r="A551" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B551" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C551" t="str" s="2">
-        <x:v>Mjölby</x:v>
+        <x:v>Sävsjö</x:v>
       </x:c>
       <x:c r="D551" s="3">
-        <x:v>44926</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E551" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F551" t="n" s="2">
-        <x:v>0.0078</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="552">
       <x:c r="A552" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B552" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C552" t="str" s="2">
-        <x:v>Mjölby</x:v>
+        <x:v>Sävsjö</x:v>
       </x:c>
       <x:c r="D552" s="3">
-        <x:v>45291</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E552" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F552" t="n" s="2">
-        <x:v>0.0121</x:v>
+        <x:v>0.057341</x:v>
       </x:c>
     </x:row>
     <x:row r="553">
       <x:c r="A553" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B553" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C553" t="str" s="2">
-        <x:v>Mjölby</x:v>
+        <x:v>Sävsjö</x:v>
       </x:c>
       <x:c r="D553" s="3">
-        <x:v>45657</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E553" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F553" t="n" s="2">
-        <x:v>0.022338</x:v>
+        <x:v>0.033488</x:v>
       </x:c>
     </x:row>
     <x:row r="554">
       <x:c r="A554" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B554" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C554" t="str" s="2">
-        <x:v>Munkfors</x:v>
+        <x:v>Sävsjö</x:v>
       </x:c>
       <x:c r="D554" s="3">
-        <x:v>38717</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E554" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F554" t="n" s="2">
-        <x:v>0.1264</x:v>
+        <x:v>0.001792</x:v>
       </x:c>
     </x:row>
     <x:row r="555">
       <x:c r="A555" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B555" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C555" t="str" s="2">
-        <x:v>Munkfors</x:v>
+        <x:v>Sävsjö</x:v>
       </x:c>
       <x:c r="D555" s="3">
-        <x:v>40543</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E555" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F555" t="n" s="2">
-        <x:v>0.6457</x:v>
+        <x:v>0.002818</x:v>
       </x:c>
     </x:row>
     <x:row r="556">
       <x:c r="A556" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B556" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C556" t="str" s="2">
-        <x:v>Munkfors</x:v>
+        <x:v>Sävsjö</x:v>
       </x:c>
       <x:c r="D556" s="3">
-        <x:v>42369</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E556" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F556" t="n" s="2">
-        <x:v>0.0019</x:v>
+        <x:v>0.003568</x:v>
       </x:c>
     </x:row>
     <x:row r="557">
       <x:c r="A557" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B557" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C557" t="str" s="2">
-        <x:v>Munkfors</x:v>
+        <x:v>Sävsjö</x:v>
       </x:c>
       <x:c r="D557" s="3">
-        <x:v>42735</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E557" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F557" t="n" s="2">
-        <x:v>0.0051</x:v>
+        <x:v>0.007542</x:v>
       </x:c>
     </x:row>
     <x:row r="558">
       <x:c r="A558" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B558" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C558" t="str" s="2">
-        <x:v>Munkfors</x:v>
+        <x:v>Sävsjö</x:v>
       </x:c>
       <x:c r="D558" s="3">
-        <x:v>43100</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E558" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F558" t="n" s="2">
-        <x:v>0.0029</x:v>
+        <x:v>0.013318</x:v>
       </x:c>
     </x:row>
     <x:row r="559">
       <x:c r="A559" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B559" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C559" t="str" s="2">
-        <x:v>Munkfors</x:v>
+        <x:v>Sävsjö</x:v>
       </x:c>
       <x:c r="D559" s="3">
-        <x:v>43465</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E559" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F559" t="n" s="2">
-        <x:v>0.0874</x:v>
+        <x:v>0.005724</x:v>
       </x:c>
     </x:row>
     <x:row r="560">
       <x:c r="A560" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B560" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C560" t="str" s="2">
-        <x:v>Munkfors</x:v>
+        <x:v>Söderhamn</x:v>
       </x:c>
       <x:c r="D560" s="3">
-        <x:v>43830</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E560" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F560" t="n" s="2">
-        <x:v>0.0011</x:v>
+        <x:v>2.199087</x:v>
       </x:c>
     </x:row>
     <x:row r="561">
       <x:c r="A561" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B561" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C561" t="str" s="2">
-        <x:v>Munkfors</x:v>
+        <x:v>Söderhamn</x:v>
       </x:c>
       <x:c r="D561" s="3">
-        <x:v>44196</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E561" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F561" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1.117948</x:v>
       </x:c>
     </x:row>
     <x:row r="562">
       <x:c r="A562" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B562" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C562" t="str" s="2">
-        <x:v>Munkfors</x:v>
+        <x:v>Söderhamn</x:v>
       </x:c>
       <x:c r="D562" s="3">
-        <x:v>44561</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E562" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F562" t="n" s="2">
-        <x:v>0.0043</x:v>
+        <x:v>1.242040</x:v>
       </x:c>
     </x:row>
     <x:row r="563">
       <x:c r="A563" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B563" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C563" t="str" s="2">
-        <x:v>Munkfors</x:v>
+        <x:v>Söderhamn</x:v>
       </x:c>
       <x:c r="D563" s="3">
-        <x:v>44926</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E563" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F563" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.987918</x:v>
       </x:c>
     </x:row>
     <x:row r="564">
       <x:c r="A564" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B564" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C564" t="str" s="2">
-        <x:v>Munkfors</x:v>
+        <x:v>Söderhamn</x:v>
       </x:c>
       <x:c r="D564" s="3">
-        <x:v>45291</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E564" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F564" t="n" s="2">
-        <x:v>0.0166</x:v>
+        <x:v>0.742435</x:v>
       </x:c>
     </x:row>
     <x:row r="565">
       <x:c r="A565" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B565" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C565" t="str" s="2">
-        <x:v>Munkfors</x:v>
+        <x:v>Söderhamn</x:v>
       </x:c>
       <x:c r="D565" s="3">
-        <x:v>45657</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E565" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F565" t="n" s="2">
-        <x:v>0.120828</x:v>
+        <x:v>0.192810</x:v>
       </x:c>
     </x:row>
     <x:row r="566">
       <x:c r="A566" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B566" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C566" t="str" s="2">
-        <x:v>Mönsterås</x:v>
+        <x:v>Söderhamn</x:v>
       </x:c>
       <x:c r="D566" s="3">
-        <x:v>38717</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E566" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F566" t="n" s="2">
-        <x:v>3.8403</x:v>
+        <x:v>0.904095</x:v>
       </x:c>
     </x:row>
     <x:row r="567">
       <x:c r="A567" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B567" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C567" t="str" s="2">
-        <x:v>Mönsterås</x:v>
+        <x:v>Söderhamn</x:v>
       </x:c>
       <x:c r="D567" s="3">
-        <x:v>40543</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E567" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F567" t="n" s="2">
-        <x:v>5.16</x:v>
+        <x:v>0.881035</x:v>
       </x:c>
     </x:row>
     <x:row r="568">
       <x:c r="A568" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B568" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C568" t="str" s="2">
-        <x:v>Mönsterås</x:v>
+        <x:v>Söderhamn</x:v>
       </x:c>
       <x:c r="D568" s="3">
-        <x:v>42369</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E568" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F568" t="n" s="2">
-        <x:v>1.1545</x:v>
+        <x:v>0.838141</x:v>
       </x:c>
     </x:row>
     <x:row r="569">
       <x:c r="A569" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B569" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C569" t="str" s="2">
-        <x:v>Mönsterås</x:v>
+        <x:v>Södertälje</x:v>
       </x:c>
       <x:c r="D569" s="3">
-        <x:v>42735</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E569" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F569" t="n" s="2">
-        <x:v>1.7645</x:v>
+        <x:v>2.038000</x:v>
       </x:c>
     </x:row>
     <x:row r="570">
       <x:c r="A570" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B570" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C570" t="str" s="2">
-        <x:v>Mönsterås</x:v>
+        <x:v>Södertälje</x:v>
       </x:c>
       <x:c r="D570" s="3">
-        <x:v>43100</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E570" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F570" t="n" s="2">
-        <x:v>1.0555</x:v>
+        <x:v>2.403740</x:v>
       </x:c>
     </x:row>
     <x:row r="571">
       <x:c r="A571" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B571" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C571" t="str" s="2">
-        <x:v>Mönsterås</x:v>
+        <x:v>Södertälje</x:v>
       </x:c>
       <x:c r="D571" s="3">
-        <x:v>43465</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E571" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F571" t="n" s="2">
-        <x:v>1.1863</x:v>
+        <x:v>1.301463</x:v>
       </x:c>
     </x:row>
     <x:row r="572">
       <x:c r="A572" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B572" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C572" t="str" s="2">
-        <x:v>Mönsterås</x:v>
+        <x:v>Södertälje</x:v>
       </x:c>
       <x:c r="D572" s="3">
-        <x:v>43830</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E572" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F572" t="n" s="2">
-        <x:v>0.8283</x:v>
+        <x:v>1.115392</x:v>
       </x:c>
     </x:row>
     <x:row r="573">
       <x:c r="A573" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B573" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C573" t="str" s="2">
-        <x:v>Mönsterås</x:v>
+        <x:v>Södertälje</x:v>
       </x:c>
       <x:c r="D573" s="3">
-        <x:v>44196</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E573" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F573" t="n" s="2">
-        <x:v>0.597</x:v>
+        <x:v>1.152318</x:v>
       </x:c>
     </x:row>
     <x:row r="574">
       <x:c r="A574" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B574" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C574" t="str" s="2">
-        <x:v>Mönsterås</x:v>
+        <x:v>Södertälje</x:v>
       </x:c>
       <x:c r="D574" s="3">
-        <x:v>44561</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E574" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F574" t="n" s="2">
-        <x:v>0.9266</x:v>
+        <x:v>0.791694</x:v>
       </x:c>
     </x:row>
     <x:row r="575">
       <x:c r="A575" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B575" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C575" t="str" s="2">
-        <x:v>Mönsterås</x:v>
+        <x:v>Södertälje</x:v>
       </x:c>
       <x:c r="D575" s="3">
-        <x:v>44926</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E575" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F575" t="n" s="2">
-        <x:v>0.6273</x:v>
+        <x:v>0.791502</x:v>
       </x:c>
     </x:row>
     <x:row r="576">
       <x:c r="A576" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B576" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C576" t="str" s="2">
-        <x:v>Mönsterås</x:v>
+        <x:v>Södertälje</x:v>
       </x:c>
       <x:c r="D576" s="3">
-        <x:v>45291</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E576" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F576" t="n" s="2">
-        <x:v>0.5134</x:v>
+        <x:v>0.822468</x:v>
       </x:c>
     </x:row>
     <x:row r="577">
       <x:c r="A577" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B577" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C577" t="str" s="2">
-        <x:v>Mönsterås</x:v>
+        <x:v>Södertälje</x:v>
       </x:c>
       <x:c r="D577" s="3">
-        <x:v>45657</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E577" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F577" t="n" s="2">
-        <x:v>1.087076</x:v>
+        <x:v>0.917993</x:v>
       </x:c>
     </x:row>
     <x:row r="578">
       <x:c r="A578" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B578" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C578" t="str" s="2">
-        <x:v>Nordanstig</x:v>
+        <x:v>Timrå</x:v>
       </x:c>
       <x:c r="D578" s="3">
         <x:v>38717</x:v>
       </x:c>
       <x:c r="E578" t="n" s="2">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="F578" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>4.037527</x:v>
       </x:c>
     </x:row>
     <x:row r="579">
       <x:c r="A579" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B579" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C579" t="str" s="2">
-        <x:v>Nordanstig</x:v>
+        <x:v>Timrå</x:v>
       </x:c>
       <x:c r="D579" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E579" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F579" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>4.579600</x:v>
       </x:c>
     </x:row>
     <x:row r="580">
       <x:c r="A580" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B580" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C580" t="str" s="2">
-        <x:v>Nordanstig</x:v>
+        <x:v>Timrå</x:v>
       </x:c>
       <x:c r="D580" s="3">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="E580" t="n" s="2">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="F580" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.994051</x:v>
       </x:c>
     </x:row>
     <x:row r="581">
       <x:c r="A581" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B581" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C581" t="str" s="2">
-        <x:v>Nordanstig</x:v>
+        <x:v>Timrå</x:v>
       </x:c>
       <x:c r="D581" s="3">
-        <x:v>42735</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E581" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F581" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>3.152925</x:v>
       </x:c>
     </x:row>
     <x:row r="582">
       <x:c r="A582" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B582" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C582" t="str" s="2">
-        <x:v>Nordanstig</x:v>
+        <x:v>Timrå</x:v>
       </x:c>
       <x:c r="D582" s="3">
-        <x:v>43100</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E582" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F582" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>2.198683</x:v>
       </x:c>
     </x:row>
     <x:row r="583">
       <x:c r="A583" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B583" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C583" t="str" s="2">
-        <x:v>Nordanstig</x:v>
+        <x:v>Timrå</x:v>
       </x:c>
       <x:c r="D583" s="3">
-        <x:v>43465</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E583" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F583" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>4.474710</x:v>
       </x:c>
     </x:row>
     <x:row r="584">
       <x:c r="A584" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B584" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C584" t="str" s="2">
-        <x:v>Nordanstig</x:v>
+        <x:v>Timrå</x:v>
       </x:c>
       <x:c r="D584" s="3">
-        <x:v>43830</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E584" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F584" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>3.529190</x:v>
       </x:c>
     </x:row>
     <x:row r="585">
       <x:c r="A585" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B585" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C585" t="str" s="2">
-        <x:v>Nordanstig</x:v>
+        <x:v>Timrå</x:v>
       </x:c>
       <x:c r="D585" s="3">
-        <x:v>44196</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E585" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F585" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>2.915701</x:v>
       </x:c>
     </x:row>
     <x:row r="586">
       <x:c r="A586" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B586" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C586" t="str" s="2">
-        <x:v>Nordanstig</x:v>
+        <x:v>Timrå</x:v>
       </x:c>
       <x:c r="D586" s="3">
-        <x:v>44561</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E586" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F586" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1.784598</x:v>
       </x:c>
     </x:row>
     <x:row r="587">
       <x:c r="A587" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B587" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C587" t="str" s="2">
-        <x:v>Nordanstig</x:v>
+        <x:v>Trosa</x:v>
       </x:c>
       <x:c r="D587" s="3">
-        <x:v>44926</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E587" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F587" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="588">
       <x:c r="A588" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B588" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C588" t="str" s="2">
-        <x:v>Nordanstig</x:v>
+        <x:v>Trosa</x:v>
       </x:c>
       <x:c r="D588" s="3">
-        <x:v>45291</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E588" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F588" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="589">
       <x:c r="A589" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B589" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C589" t="str" s="2">
-        <x:v>Nordanstig</x:v>
+        <x:v>Trosa</x:v>
       </x:c>
       <x:c r="D589" s="3">
-        <x:v>45657</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E589" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F589" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="590">
       <x:c r="A590" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B590" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C590" t="str" s="2">
-        <x:v>Norrtälje</x:v>
+        <x:v>Trosa</x:v>
       </x:c>
       <x:c r="D590" s="3">
-        <x:v>38717</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E590" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F590" t="n" s="2">
-        <x:v>1.2472</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="591">
       <x:c r="A591" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B591" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C591" t="str" s="2">
-        <x:v>Norrtälje</x:v>
+        <x:v>Trosa</x:v>
       </x:c>
       <x:c r="D591" s="3">
-        <x:v>40543</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E591" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F591" t="n" s="2">
-        <x:v>0.4377</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="592">
       <x:c r="A592" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B592" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C592" t="str" s="2">
-        <x:v>Norrtälje</x:v>
+        <x:v>Trosa</x:v>
       </x:c>
       <x:c r="D592" s="3">
-        <x:v>42369</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E592" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F592" t="n" s="2">
-        <x:v>0.0188</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="593">
       <x:c r="A593" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B593" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C593" t="str" s="2">
-        <x:v>Norrtälje</x:v>
+        <x:v>Trosa</x:v>
       </x:c>
       <x:c r="D593" s="3">
-        <x:v>42735</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E593" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F593" t="n" s="2">
-        <x:v>0.0105</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="594">
       <x:c r="A594" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B594" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C594" t="str" s="2">
-        <x:v>Norrtälje</x:v>
+        <x:v>Trosa</x:v>
       </x:c>
       <x:c r="D594" s="3">
-        <x:v>43100</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E594" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F594" t="n" s="2">
-        <x:v>0.003</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="595">
       <x:c r="A595" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B595" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C595" t="str" s="2">
-        <x:v>Norrtälje</x:v>
+        <x:v>Trosa</x:v>
       </x:c>
       <x:c r="D595" s="3">
-        <x:v>43465</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E595" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F595" t="n" s="2">
-        <x:v>0.0051</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="596">
       <x:c r="A596" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B596" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C596" t="str" s="2">
-        <x:v>Norrtälje</x:v>
+        <x:v>Uddevalla</x:v>
       </x:c>
       <x:c r="D596" s="3">
-        <x:v>43830</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E596" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F596" t="n" s="2">
-        <x:v>0.0005</x:v>
+        <x:v>0.669456</x:v>
       </x:c>
     </x:row>
     <x:row r="597">
       <x:c r="A597" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B597" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C597" t="str" s="2">
-        <x:v>Norrtälje</x:v>
+        <x:v>Uddevalla</x:v>
       </x:c>
       <x:c r="D597" s="3">
-        <x:v>44196</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E597" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F597" t="n" s="2">
-        <x:v>0.0004</x:v>
+        <x:v>0.318674</x:v>
       </x:c>
     </x:row>
     <x:row r="598">
       <x:c r="A598" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B598" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C598" t="str" s="2">
-        <x:v>Norrtälje</x:v>
+        <x:v>Uddevalla</x:v>
       </x:c>
       <x:c r="D598" s="3">
-        <x:v>44561</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E598" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F598" t="n" s="2">
-        <x:v>0.0029</x:v>
+        <x:v>0.847361</x:v>
       </x:c>
     </x:row>
     <x:row r="599">
       <x:c r="A599" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B599" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C599" t="str" s="2">
-        <x:v>Norrtälje</x:v>
+        <x:v>Uddevalla</x:v>
       </x:c>
       <x:c r="D599" s="3">
-        <x:v>44926</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E599" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F599" t="n" s="2">
-        <x:v>0.0003</x:v>
+        <x:v>0.941536</x:v>
       </x:c>
     </x:row>
     <x:row r="600">
       <x:c r="A600" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B600" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C600" t="str" s="2">
-        <x:v>Norrtälje</x:v>
+        <x:v>Uddevalla</x:v>
       </x:c>
       <x:c r="D600" s="3">
-        <x:v>45291</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E600" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F600" t="n" s="2">
-        <x:v>0.0023</x:v>
+        <x:v>0.936872</x:v>
       </x:c>
     </x:row>
     <x:row r="601">
       <x:c r="A601" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B601" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C601" t="str" s="2">
-        <x:v>Norrtälje</x:v>
+        <x:v>Uddevalla</x:v>
       </x:c>
       <x:c r="D601" s="3">
-        <x:v>45657</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E601" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F601" t="n" s="2">
-        <x:v>0.000826</x:v>
+        <x:v>1.011504</x:v>
       </x:c>
     </x:row>
     <x:row r="602">
       <x:c r="A602" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B602" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C602" t="str" s="2">
-        <x:v>Nyköping</x:v>
+        <x:v>Uddevalla</x:v>
       </x:c>
       <x:c r="D602" s="3">
-        <x:v>38717</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E602" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F602" t="n" s="2">
-        <x:v>0.0723</x:v>
+        <x:v>1.058743</x:v>
       </x:c>
     </x:row>
     <x:row r="603">
       <x:c r="A603" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B603" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C603" t="str" s="2">
-        <x:v>Nyköping</x:v>
+        <x:v>Uddevalla</x:v>
       </x:c>
       <x:c r="D603" s="3">
-        <x:v>40543</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E603" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F603" t="n" s="2">
-        <x:v>0.0868</x:v>
+        <x:v>1.207665</x:v>
       </x:c>
     </x:row>
     <x:row r="604">
       <x:c r="A604" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B604" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C604" t="str" s="2">
-        <x:v>Nyköping</x:v>
+        <x:v>Uddevalla</x:v>
       </x:c>
       <x:c r="D604" s="3">
-        <x:v>42369</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E604" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F604" t="n" s="2">
-        <x:v>0.0379</x:v>
+        <x:v>1.099429</x:v>
       </x:c>
     </x:row>
     <x:row r="605">
       <x:c r="A605" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B605" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C605" t="str" s="2">
-        <x:v>Nyköping</x:v>
+        <x:v>Upplands-Bro</x:v>
       </x:c>
       <x:c r="D605" s="3">
-        <x:v>42735</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E605" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F605" t="n" s="2">
-        <x:v>0.0272</x:v>
+        <x:v>0.428424</x:v>
       </x:c>
     </x:row>
     <x:row r="606">
       <x:c r="A606" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B606" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C606" t="str" s="2">
-        <x:v>Nyköping</x:v>
+        <x:v>Upplands-Bro</x:v>
       </x:c>
       <x:c r="D606" s="3">
-        <x:v>43100</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E606" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F606" t="n" s="2">
-        <x:v>0.0146</x:v>
+        <x:v>0.252365</x:v>
       </x:c>
     </x:row>
     <x:row r="607">
       <x:c r="A607" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B607" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C607" t="str" s="2">
-        <x:v>Nyköping</x:v>
+        <x:v>Upplands-Bro</x:v>
       </x:c>
       <x:c r="D607" s="3">
-        <x:v>43465</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E607" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F607" t="n" s="2">
-        <x:v>0.0492</x:v>
+        <x:v>0.200551</x:v>
       </x:c>
     </x:row>
     <x:row r="608">
       <x:c r="A608" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B608" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C608" t="str" s="2">
-        <x:v>Nyköping</x:v>
+        <x:v>Upplands-Bro</x:v>
       </x:c>
       <x:c r="D608" s="3">
-        <x:v>43830</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E608" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F608" t="n" s="2">
-        <x:v>0.0375</x:v>
+        <x:v>3.270806</x:v>
       </x:c>
     </x:row>
     <x:row r="609">
       <x:c r="A609" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B609" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C609" t="str" s="2">
-        <x:v>Nyköping</x:v>
+        <x:v>Upplands-Bro</x:v>
       </x:c>
       <x:c r="D609" s="3">
-        <x:v>44196</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E609" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F609" t="n" s="2">
-        <x:v>0.0473</x:v>
+        <x:v>3.806994</x:v>
       </x:c>
     </x:row>
     <x:row r="610">
       <x:c r="A610" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B610" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C610" t="str" s="2">
-        <x:v>Nyköping</x:v>
+        <x:v>Upplands-Bro</x:v>
       </x:c>
       <x:c r="D610" s="3">
-        <x:v>44561</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E610" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F610" t="n" s="2">
-        <x:v>0.0514</x:v>
+        <x:v>4.025178</x:v>
       </x:c>
     </x:row>
     <x:row r="611">
       <x:c r="A611" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B611" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C611" t="str" s="2">
-        <x:v>Nyköping</x:v>
+        <x:v>Upplands-Bro</x:v>
       </x:c>
       <x:c r="D611" s="3">
-        <x:v>44926</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E611" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F611" t="n" s="2">
-        <x:v>0.0377</x:v>
+        <x:v>3.962777</x:v>
       </x:c>
     </x:row>
     <x:row r="612">
       <x:c r="A612" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B612" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C612" t="str" s="2">
-        <x:v>Nyköping</x:v>
+        <x:v>Upplands-Bro</x:v>
       </x:c>
       <x:c r="D612" s="3">
-        <x:v>45291</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E612" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F612" t="n" s="2">
-        <x:v>0.0636</x:v>
+        <x:v>3.762231</x:v>
       </x:c>
     </x:row>
     <x:row r="613">
       <x:c r="A613" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B613" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C613" t="str" s="2">
-        <x:v>Nyköping</x:v>
+        <x:v>Upplands-Bro</x:v>
       </x:c>
       <x:c r="D613" s="3">
-        <x:v>45657</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E613" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F613" t="n" s="2">
-        <x:v>0.040553</x:v>
+        <x:v>3.973390</x:v>
       </x:c>
     </x:row>
     <x:row r="614">
       <x:c r="A614" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B614" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C614" t="str" s="2">
-        <x:v>Nynäshamn</x:v>
+        <x:v>Varberg</x:v>
       </x:c>
       <x:c r="D614" s="3">
         <x:v>38717</x:v>
       </x:c>
       <x:c r="E614" t="n" s="2">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="F614" t="n" s="2">
-        <x:v>6.1507</x:v>
+        <x:v>0.667548</x:v>
       </x:c>
     </x:row>
     <x:row r="615">
       <x:c r="A615" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B615" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C615" t="str" s="2">
-        <x:v>Nynäshamn</x:v>
+        <x:v>Varberg</x:v>
       </x:c>
       <x:c r="D615" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E615" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F615" t="n" s="2">
-        <x:v>6.4491</x:v>
+        <x:v>0.431117</x:v>
       </x:c>
     </x:row>
     <x:row r="616">
       <x:c r="A616" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B616" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C616" t="str" s="2">
-        <x:v>Nynäshamn</x:v>
+        <x:v>Varberg</x:v>
       </x:c>
       <x:c r="D616" s="3">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="E616" t="n" s="2">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="F616" t="n" s="2">
-        <x:v>4.7095</x:v>
+        <x:v>0.127855</x:v>
       </x:c>
     </x:row>
     <x:row r="617">
       <x:c r="A617" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B617" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C617" t="str" s="2">
-        <x:v>Nynäshamn</x:v>
+        <x:v>Varberg</x:v>
       </x:c>
       <x:c r="D617" s="3">
-        <x:v>42735</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E617" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F617" t="n" s="2">
-        <x:v>5.1775</x:v>
+        <x:v>0.150588</x:v>
       </x:c>
     </x:row>
     <x:row r="618">
       <x:c r="A618" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B618" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C618" t="str" s="2">
-        <x:v>Nynäshamn</x:v>
+        <x:v>Varberg</x:v>
       </x:c>
       <x:c r="D618" s="3">
-        <x:v>43100</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E618" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F618" t="n" s="2">
-        <x:v>5.3153</x:v>
+        <x:v>0.202976</x:v>
       </x:c>
     </x:row>
     <x:row r="619">
       <x:c r="A619" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B619" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C619" t="str" s="2">
-        <x:v>Nynäshamn</x:v>
+        <x:v>Varberg</x:v>
       </x:c>
       <x:c r="D619" s="3">
-        <x:v>43465</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E619" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F619" t="n" s="2">
-        <x:v>5.2488</x:v>
+        <x:v>0.182404</x:v>
       </x:c>
     </x:row>
     <x:row r="620">
       <x:c r="A620" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B620" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C620" t="str" s="2">
-        <x:v>Nynäshamn</x:v>
+        <x:v>Varberg</x:v>
       </x:c>
       <x:c r="D620" s="3">
-        <x:v>43830</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E620" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F620" t="n" s="2">
-        <x:v>4.1799</x:v>
+        <x:v>0.435960</x:v>
       </x:c>
     </x:row>
     <x:row r="621">
       <x:c r="A621" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B621" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C621" t="str" s="2">
-        <x:v>Nynäshamn</x:v>
+        <x:v>Varberg</x:v>
       </x:c>
       <x:c r="D621" s="3">
-        <x:v>44196</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E621" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F621" t="n" s="2">
-        <x:v>3.793</x:v>
+        <x:v>0.178746</x:v>
       </x:c>
     </x:row>
     <x:row r="622">
       <x:c r="A622" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B622" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C622" t="str" s="2">
-        <x:v>Nynäshamn</x:v>
+        <x:v>Varberg</x:v>
       </x:c>
       <x:c r="D622" s="3">
-        <x:v>44561</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E622" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F622" t="n" s="2">
-        <x:v>4.1136</x:v>
+        <x:v>0.181702</x:v>
       </x:c>
     </x:row>
     <x:row r="623">
       <x:c r="A623" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B623" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C623" t="str" s="2">
-        <x:v>Nynäshamn</x:v>
+        <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D623" s="3">
-        <x:v>44926</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E623" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F623" t="n" s="2">
-        <x:v>3.8638</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="624">
       <x:c r="A624" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B624" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C624" t="str" s="2">
-        <x:v>Nynäshamn</x:v>
+        <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D624" s="3">
-        <x:v>45291</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E624" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F624" t="n" s="2">
-        <x:v>3.5073</x:v>
+        <x:v>0.065168</x:v>
       </x:c>
     </x:row>
     <x:row r="625">
       <x:c r="A625" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B625" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C625" t="str" s="2">
-        <x:v>Nynäshamn</x:v>
+        <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D625" s="3">
-        <x:v>45657</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E625" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F625" t="n" s="2">
-        <x:v>4.267994</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="626">
       <x:c r="A626" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B626" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C626" t="str" s="2">
-        <x:v>Oskarshamn</x:v>
+        <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D626" s="3">
-        <x:v>38717</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E626" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F626" t="n" s="2">
-        <x:v>1.1208</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="627">
       <x:c r="A627" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B627" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C627" t="str" s="2">
-        <x:v>Oskarshamn</x:v>
+        <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D627" s="3">
-        <x:v>40543</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E627" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F627" t="n" s="2">
-        <x:v>1.1986</x:v>
+        <x:v>0.000043</x:v>
       </x:c>
     </x:row>
     <x:row r="628">
       <x:c r="A628" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B628" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C628" t="str" s="2">
-        <x:v>Oskarshamn</x:v>
+        <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D628" s="3">
-        <x:v>42369</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E628" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F628" t="n" s="2">
-        <x:v>0.3522</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="629">
       <x:c r="A629" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B629" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C629" t="str" s="2">
-        <x:v>Oskarshamn</x:v>
+        <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D629" s="3">
-        <x:v>42735</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E629" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F629" t="n" s="2">
-        <x:v>0.3626</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="630">
       <x:c r="A630" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B630" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C630" t="str" s="2">
-        <x:v>Oskarshamn</x:v>
+        <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D630" s="3">
-        <x:v>43100</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E630" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F630" t="n" s="2">
-        <x:v>0.3628</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="631">
       <x:c r="A631" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B631" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C631" t="str" s="2">
-        <x:v>Oskarshamn</x:v>
+        <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D631" s="3">
-        <x:v>43465</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E631" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F631" t="n" s="2">
-        <x:v>0.2635</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="632">
       <x:c r="A632" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B632" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C632" t="str" s="2">
-        <x:v>Oskarshamn</x:v>
+        <x:v>Värnamo</x:v>
       </x:c>
       <x:c r="D632" s="3">
-        <x:v>43830</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E632" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F632" t="n" s="2">
-        <x:v>0.2607</x:v>
+        <x:v>0.225749</x:v>
       </x:c>
     </x:row>
     <x:row r="633">
       <x:c r="A633" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B633" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C633" t="str" s="2">
-        <x:v>Oskarshamn</x:v>
+        <x:v>Värnamo</x:v>
       </x:c>
       <x:c r="D633" s="3">
-        <x:v>44196</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E633" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F633" t="n" s="2">
-        <x:v>0.3206</x:v>
+        <x:v>0.120580</x:v>
       </x:c>
     </x:row>
     <x:row r="634">
       <x:c r="A634" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B634" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C634" t="str" s="2">
-        <x:v>Oskarshamn</x:v>
+        <x:v>Värnamo</x:v>
       </x:c>
       <x:c r="D634" s="3">
-        <x:v>44561</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E634" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F634" t="n" s="2">
-        <x:v>0.3017</x:v>
+        <x:v>0.007499</x:v>
       </x:c>
     </x:row>
     <x:row r="635">
       <x:c r="A635" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B635" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C635" t="str" s="2">
-        <x:v>Oskarshamn</x:v>
+        <x:v>Värnamo</x:v>
       </x:c>
       <x:c r="D635" s="3">
-        <x:v>44926</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E635" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F635" t="n" s="2">
-        <x:v>0.319</x:v>
+        <x:v>0.001651</x:v>
       </x:c>
     </x:row>
     <x:row r="636">
       <x:c r="A636" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B636" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C636" t="str" s="2">
-        <x:v>Oskarshamn</x:v>
+        <x:v>Värnamo</x:v>
       </x:c>
       <x:c r="D636" s="3">
-        <x:v>45291</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E636" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F636" t="n" s="2">
-        <x:v>0.3512</x:v>
+        <x:v>0.010473</x:v>
       </x:c>
     </x:row>
     <x:row r="637">
       <x:c r="A637" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B637" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C637" t="str" s="2">
-        <x:v>Oskarshamn</x:v>
+        <x:v>Värnamo</x:v>
       </x:c>
       <x:c r="D637" s="3">
-        <x:v>45657</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E637" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F637" t="n" s="2">
-        <x:v>0.334064</x:v>
+        <x:v>0.001239</x:v>
       </x:c>
     </x:row>
     <x:row r="638">
       <x:c r="A638" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B638" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C638" t="str" s="2">
-        <x:v>Ovanåker</x:v>
+        <x:v>Värnamo</x:v>
       </x:c>
       <x:c r="D638" s="3">
-        <x:v>38717</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E638" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F638" t="n" s="2">
-        <x:v>0.1364</x:v>
+        <x:v>0.002803</x:v>
       </x:c>
     </x:row>
     <x:row r="639">
       <x:c r="A639" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B639" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C639" t="str" s="2">
-        <x:v>Ovanåker</x:v>
+        <x:v>Värnamo</x:v>
       </x:c>
       <x:c r="D639" s="3">
-        <x:v>40543</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E639" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F639" t="n" s="2">
-        <x:v>0.0135</x:v>
+        <x:v>0.009988</x:v>
       </x:c>
     </x:row>
     <x:row r="640">
       <x:c r="A640" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B640" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C640" t="str" s="2">
-        <x:v>Ovanåker</x:v>
+        <x:v>Värnamo</x:v>
       </x:c>
       <x:c r="D640" s="3">
-        <x:v>42369</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E640" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F640" t="n" s="2">
-        <x:v>0.016</x:v>
+        <x:v>0.002606</x:v>
       </x:c>
     </x:row>
     <x:row r="641">
       <x:c r="A641" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B641" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C641" t="str" s="2">
-        <x:v>Ovanåker</x:v>
+        <x:v>Västervik</x:v>
       </x:c>
       <x:c r="D641" s="3">
-        <x:v>42735</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E641" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F641" t="n" s="2">
-        <x:v>0.0054</x:v>
+        <x:v>0.036543</x:v>
       </x:c>
     </x:row>
     <x:row r="642">
       <x:c r="A642" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B642" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C642" t="str" s="2">
-        <x:v>Ovanåker</x:v>
+        <x:v>Västervik</x:v>
       </x:c>
       <x:c r="D642" s="3">
-        <x:v>43100</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E642" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F642" t="n" s="2">
-        <x:v>0.002</x:v>
+        <x:v>0.209385</x:v>
       </x:c>
     </x:row>
     <x:row r="643">
       <x:c r="A643" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B643" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C643" t="str" s="2">
-        <x:v>Ovanåker</x:v>
+        <x:v>Västervik</x:v>
       </x:c>
       <x:c r="D643" s="3">
-        <x:v>43465</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E643" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F643" t="n" s="2">
-        <x:v>0.0104</x:v>
+        <x:v>0.664013</x:v>
       </x:c>
     </x:row>
     <x:row r="644">
       <x:c r="A644" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B644" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C644" t="str" s="2">
-        <x:v>Ovanåker</x:v>
+        <x:v>Västervik</x:v>
       </x:c>
       <x:c r="D644" s="3">
-        <x:v>43830</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E644" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F644" t="n" s="2">
-        <x:v>0.0055</x:v>
+        <x:v>0.660756</x:v>
       </x:c>
     </x:row>
     <x:row r="645">
       <x:c r="A645" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B645" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C645" t="str" s="2">
-        <x:v>Ovanåker</x:v>
+        <x:v>Västervik</x:v>
       </x:c>
       <x:c r="D645" s="3">
-        <x:v>44196</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E645" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F645" t="n" s="2">
-        <x:v>0.0015</x:v>
+        <x:v>0.789425</x:v>
       </x:c>
     </x:row>
     <x:row r="646">
       <x:c r="A646" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B646" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C646" t="str" s="2">
-        <x:v>Ovanåker</x:v>
+        <x:v>Västervik</x:v>
       </x:c>
       <x:c r="D646" s="3">
-        <x:v>44561</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E646" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F646" t="n" s="2">
-        <x:v>0.0073</x:v>
+        <x:v>0.661446</x:v>
       </x:c>
     </x:row>
     <x:row r="647">
       <x:c r="A647" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B647" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C647" t="str" s="2">
-        <x:v>Ovanåker</x:v>
+        <x:v>Västervik</x:v>
       </x:c>
       <x:c r="D647" s="3">
-        <x:v>44926</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E647" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F647" t="n" s="2">
-        <x:v>0.0043</x:v>
+        <x:v>0.674699</x:v>
       </x:c>
     </x:row>
     <x:row r="648">
       <x:c r="A648" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B648" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C648" t="str" s="2">
-        <x:v>Ovanåker</x:v>
+        <x:v>Västervik</x:v>
       </x:c>
       <x:c r="D648" s="3">
-        <x:v>45291</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E648" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F648" t="n" s="2">
-        <x:v>0.0173</x:v>
+        <x:v>0.722090</x:v>
       </x:c>
     </x:row>
     <x:row r="649">
       <x:c r="A649" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B649" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C649" t="str" s="2">
-        <x:v>Ovanåker</x:v>
+        <x:v>Västervik</x:v>
       </x:c>
       <x:c r="D649" s="3">
-        <x:v>45657</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E649" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F649" t="n" s="2">
-        <x:v>0.008729</x:v>
+        <x:v>0.645786</x:v>
       </x:c>
     </x:row>
     <x:row r="650">
       <x:c r="A650" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B650" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C650" t="str" s="2">
-        <x:v>Ronneby</x:v>
+        <x:v>Ystad</x:v>
       </x:c>
       <x:c r="D650" s="3">
         <x:v>38717</x:v>
       </x:c>
       <x:c r="E650" t="n" s="2">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="F650" t="n" s="2">
-        <x:v>0.1009</x:v>
+        <x:v>1.934882</x:v>
       </x:c>
     </x:row>
     <x:row r="651">
       <x:c r="A651" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B651" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C651" t="str" s="2">
-        <x:v>Ronneby</x:v>
+        <x:v>Ystad</x:v>
       </x:c>
       <x:c r="D651" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E651" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F651" t="n" s="2">
-        <x:v>0.223</x:v>
+        <x:v>0.132155</x:v>
       </x:c>
     </x:row>
     <x:row r="652">
       <x:c r="A652" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B652" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C652" t="str" s="2">
-        <x:v>Ronneby</x:v>
+        <x:v>Ystad</x:v>
       </x:c>
       <x:c r="D652" s="3">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="E652" t="n" s="2">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="F652" t="n" s="2">
-        <x:v>0.0091</x:v>
+        <x:v>0.021528</x:v>
       </x:c>
     </x:row>
     <x:row r="653">
       <x:c r="A653" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B653" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C653" t="str" s="2">
-        <x:v>Ronneby</x:v>
+        <x:v>Ystad</x:v>
       </x:c>
       <x:c r="D653" s="3">
-        <x:v>42735</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E653" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F653" t="n" s="2">
-        <x:v>0.0286</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="654">
       <x:c r="A654" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B654" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C654" t="str" s="2">
-        <x:v>Ronneby</x:v>
+        <x:v>Ystad</x:v>
       </x:c>
       <x:c r="D654" s="3">
-        <x:v>43100</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E654" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F654" t="n" s="2">
-        <x:v>0.0124</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="655">
       <x:c r="A655" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B655" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C655" t="str" s="2">
-        <x:v>Ronneby</x:v>
+        <x:v>Ystad</x:v>
       </x:c>
       <x:c r="D655" s="3">
-        <x:v>43465</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E655" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F655" t="n" s="2">
-        <x:v>0.0276</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="656">
       <x:c r="A656" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B656" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C656" t="str" s="2">
-        <x:v>Ronneby</x:v>
+        <x:v>Ystad</x:v>
       </x:c>
       <x:c r="D656" s="3">
-        <x:v>43830</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E656" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F656" t="n" s="2">
-        <x:v>0.0126</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="657">
       <x:c r="A657" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B657" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C657" t="str" s="2">
-        <x:v>Ronneby</x:v>
+        <x:v>Ystad</x:v>
       </x:c>
       <x:c r="D657" s="3">
-        <x:v>44196</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E657" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F657" t="n" s="2">
-        <x:v>0.0042</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="658">
       <x:c r="A658" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B658" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C658" t="str" s="2">
-        <x:v>Ronneby</x:v>
+        <x:v>Ystad</x:v>
       </x:c>
       <x:c r="D658" s="3">
-        <x:v>44561</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E658" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F658" t="n" s="2">
-        <x:v>0.0374</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="659">
       <x:c r="A659" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B659" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C659" t="str" s="2">
-        <x:v>Ronneby</x:v>
+        <x:v>Ånge</x:v>
       </x:c>
       <x:c r="D659" s="3">
-        <x:v>44926</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E659" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F659" t="n" s="2">
-        <x:v>0.0296</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="660">
       <x:c r="A660" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B660" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C660" t="str" s="2">
-        <x:v>Ronneby</x:v>
+        <x:v>Ånge</x:v>
       </x:c>
       <x:c r="D660" s="3">
-        <x:v>45291</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E660" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F660" t="n" s="2">
-        <x:v>0.0174</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="661">
       <x:c r="A661" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B661" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C661" t="str" s="2">
-        <x:v>Ronneby</x:v>
+        <x:v>Ånge</x:v>
       </x:c>
       <x:c r="D661" s="3">
-        <x:v>45657</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E661" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F661" t="n" s="2">
-        <x:v>0.017640</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="662">
       <x:c r="A662" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B662" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C662" t="str" s="2">
-        <x:v>Sala</x:v>
+        <x:v>Ånge</x:v>
       </x:c>
       <x:c r="D662" s="3">
-        <x:v>38717</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E662" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F662" t="n" s="2">
-        <x:v>0.0036</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="663">
       <x:c r="A663" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B663" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C663" t="str" s="2">
-        <x:v>Sala</x:v>
+        <x:v>Ånge</x:v>
       </x:c>
       <x:c r="D663" s="3">
-        <x:v>40543</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E663" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F663" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="664">
       <x:c r="A664" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B664" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C664" t="str" s="2">
-        <x:v>Sala</x:v>
+        <x:v>Ånge</x:v>
       </x:c>
       <x:c r="D664" s="3">
-        <x:v>42369</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E664" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F664" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="665">
       <x:c r="A665" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B665" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C665" t="str" s="2">
-        <x:v>Sala</x:v>
+        <x:v>Ånge</x:v>
       </x:c>
       <x:c r="D665" s="3">
-        <x:v>42735</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E665" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F665" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="666">
       <x:c r="A666" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B666" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C666" t="str" s="2">
-        <x:v>Sala</x:v>
+        <x:v>Ånge</x:v>
       </x:c>
       <x:c r="D666" s="3">
-        <x:v>43100</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E666" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F666" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>3.198253</x:v>
       </x:c>
     </x:row>
     <x:row r="667">
       <x:c r="A667" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B667" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C667" t="str" s="2">
-        <x:v>Sala</x:v>
+        <x:v>Ånge</x:v>
       </x:c>
       <x:c r="D667" s="3">
-        <x:v>43465</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E667" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F667" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>2.828556</x:v>
       </x:c>
     </x:row>
     <x:row r="668">
       <x:c r="A668" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B668" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C668" t="str" s="2">
-        <x:v>Sala</x:v>
+        <x:v>Älmhult</x:v>
       </x:c>
       <x:c r="D668" s="3">
-        <x:v>43830</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E668" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F668" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.062427</x:v>
       </x:c>
     </x:row>
     <x:row r="669">
       <x:c r="A669" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B669" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C669" t="str" s="2">
-        <x:v>Sala</x:v>
+        <x:v>Älmhult</x:v>
       </x:c>
       <x:c r="D669" s="3">
-        <x:v>44196</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E669" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F669" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.080305</x:v>
       </x:c>
     </x:row>
     <x:row r="670">
       <x:c r="A670" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B670" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C670" t="str" s="2">
-        <x:v>Sala</x:v>
+        <x:v>Älmhult</x:v>
       </x:c>
       <x:c r="D670" s="3">
-        <x:v>44561</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E670" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F670" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.663533</x:v>
       </x:c>
     </x:row>
     <x:row r="671">
       <x:c r="A671" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B671" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C671" t="str" s="2">
-        <x:v>Sala</x:v>
+        <x:v>Älmhult</x:v>
       </x:c>
       <x:c r="D671" s="3">
-        <x:v>44926</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E671" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F671" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.012749</x:v>
       </x:c>
     </x:row>
     <x:row r="672">
       <x:c r="A672" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B672" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C672" t="str" s="2">
-        <x:v>Sala</x:v>
+        <x:v>Älmhult</x:v>
       </x:c>
       <x:c r="D672" s="3">
-        <x:v>45291</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E672" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F672" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>0.060179</x:v>
       </x:c>
     </x:row>
     <x:row r="673">
       <x:c r="A673" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B673" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C673" t="str" s="2">
-        <x:v>Sala</x:v>
+        <x:v>Älmhult</x:v>
       </x:c>
       <x:c r="D673" s="3">
-        <x:v>45657</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E673" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F673" t="n" s="2">
-        <x:v>0.005691</x:v>
+        <x:v>0.041400</x:v>
       </x:c>
     </x:row>
     <x:row r="674">
       <x:c r="A674" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B674" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C674" t="str" s="2">
-        <x:v>Sigtuna</x:v>
+        <x:v>Älmhult</x:v>
       </x:c>
       <x:c r="D674" s="3">
-        <x:v>38717</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E674" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F674" t="n" s="2">
-        <x:v>0.0844</x:v>
+        <x:v>0.018737</x:v>
       </x:c>
     </x:row>
     <x:row r="675">
       <x:c r="A675" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B675" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C675" t="str" s="2">
-        <x:v>Sigtuna</x:v>
+        <x:v>Älmhult</x:v>
       </x:c>
       <x:c r="D675" s="3">
-        <x:v>40543</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E675" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F675" t="n" s="2">
-        <x:v>0.1208</x:v>
+        <x:v>0.019260</x:v>
       </x:c>
     </x:row>
     <x:row r="676">
       <x:c r="A676" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B676" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C676" t="str" s="2">
-        <x:v>Sigtuna</x:v>
+        <x:v>Älmhult</x:v>
       </x:c>
       <x:c r="D676" s="3">
-        <x:v>42369</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E676" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F676" t="n" s="2">
-        <x:v>1.649</x:v>
+        <x:v>0.012799</x:v>
       </x:c>
     </x:row>
     <x:row r="677">
       <x:c r="A677" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B677" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C677" t="str" s="2">
-        <x:v>Sigtuna</x:v>
+        <x:v>Ängelholm</x:v>
       </x:c>
       <x:c r="D677" s="3">
-        <x:v>42735</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E677" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F677" t="n" s="2">
-        <x:v>2.1402</x:v>
+        <x:v>0.722925</x:v>
       </x:c>
     </x:row>
     <x:row r="678">
       <x:c r="A678" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B678" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C678" t="str" s="2">
-        <x:v>Sigtuna</x:v>
+        <x:v>Ängelholm</x:v>
       </x:c>
       <x:c r="D678" s="3">
-        <x:v>43100</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E678" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F678" t="n" s="2">
-        <x:v>1.7422</x:v>
+        <x:v>0.050058</x:v>
       </x:c>
     </x:row>
     <x:row r="679">
       <x:c r="A679" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B679" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C679" t="str" s="2">
-        <x:v>Sigtuna</x:v>
+        <x:v>Ängelholm</x:v>
       </x:c>
       <x:c r="D679" s="3">
-        <x:v>43465</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E679" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F679" t="n" s="2">
-        <x:v>1.5118</x:v>
+        <x:v>0.007463</x:v>
       </x:c>
     </x:row>
     <x:row r="680">
       <x:c r="A680" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B680" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C680" t="str" s="2">
-        <x:v>Sigtuna</x:v>
+        <x:v>Ängelholm</x:v>
       </x:c>
       <x:c r="D680" s="3">
-        <x:v>43830</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E680" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F680" t="n" s="2">
-        <x:v>1.6619</x:v>
+        <x:v>0.004405</x:v>
       </x:c>
     </x:row>
     <x:row r="681">
       <x:c r="A681" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B681" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C681" t="str" s="2">
-        <x:v>Sigtuna</x:v>
+        <x:v>Ängelholm</x:v>
       </x:c>
       <x:c r="D681" s="3">
-        <x:v>44196</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E681" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F681" t="n" s="2">
-        <x:v>1.6473</x:v>
+        <x:v>0.003094</x:v>
       </x:c>
     </x:row>
     <x:row r="682">
       <x:c r="A682" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B682" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C682" t="str" s="2">
-        <x:v>Sigtuna</x:v>
+        <x:v>Ängelholm</x:v>
       </x:c>
       <x:c r="D682" s="3">
-        <x:v>44561</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E682" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F682" t="n" s="2">
-        <x:v>1.5544</x:v>
+        <x:v>0.003434</x:v>
       </x:c>
     </x:row>
     <x:row r="683">
       <x:c r="A683" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B683" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C683" t="str" s="2">
-        <x:v>Sigtuna</x:v>
+        <x:v>Ängelholm</x:v>
       </x:c>
       <x:c r="D683" s="3">
-        <x:v>44926</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E683" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F683" t="n" s="2">
-        <x:v>1.7866</x:v>
+        <x:v>0.003120</x:v>
       </x:c>
     </x:row>
     <x:row r="684">
       <x:c r="A684" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B684" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C684" t="str" s="2">
-        <x:v>Sigtuna</x:v>
+        <x:v>Ängelholm</x:v>
       </x:c>
       <x:c r="D684" s="3">
-        <x:v>45291</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E684" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F684" t="n" s="2">
-        <x:v>1.6897</x:v>
+        <x:v>0.032476</x:v>
       </x:c>
     </x:row>
     <x:row r="685">
       <x:c r="A685" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B685" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C685" t="str" s="2">
-        <x:v>Sigtuna</x:v>
+        <x:v>Ängelholm</x:v>
       </x:c>
       <x:c r="D685" s="3">
-        <x:v>45657</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E685" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F685" t="n" s="2">
-        <x:v>1.910512</x:v>
+        <x:v>0.025687</x:v>
       </x:c>
     </x:row>
     <x:row r="686">
       <x:c r="A686" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B686" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C686" t="str" s="2">
-        <x:v>Simrishamn</x:v>
+        <x:v>Öckerö</x:v>
       </x:c>
       <x:c r="D686" s="3">
         <x:v>38717</x:v>
       </x:c>
       <x:c r="E686" t="n" s="2">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="F686" t="n" s="2">
-        <x:v>0.1656</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="687">
       <x:c r="A687" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B687" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C687" t="str" s="2">
-        <x:v>Simrishamn</x:v>
+        <x:v>Öckerö</x:v>
       </x:c>
       <x:c r="D687" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E687" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F687" t="n" s="2">
-        <x:v>0.1423</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="688">
       <x:c r="A688" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B688" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C688" t="str" s="2">
-        <x:v>Simrishamn</x:v>
+        <x:v>Öckerö</x:v>
       </x:c>
       <x:c r="D688" s="3">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="E688" t="n" s="2">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="F688" t="n" s="2">
-        <x:v>0.0212</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="689">
       <x:c r="A689" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B689" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C689" t="str" s="2">
-        <x:v>Simrishamn</x:v>
+        <x:v>Öckerö</x:v>
       </x:c>
       <x:c r="D689" s="3">
-        <x:v>42735</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E689" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F689" t="n" s="2">
-        <x:v>0.0389</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="690">
       <x:c r="A690" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B690" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C690" t="str" s="2">
-        <x:v>Simrishamn</x:v>
+        <x:v>Öckerö</x:v>
       </x:c>
       <x:c r="D690" s="3">
-        <x:v>43100</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E690" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F690" t="n" s="2">
-        <x:v>0.0339</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="691">
       <x:c r="A691" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B691" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C691" t="str" s="2">
-        <x:v>Simrishamn</x:v>
+        <x:v>Öckerö</x:v>
       </x:c>
       <x:c r="D691" s="3">
-        <x:v>43465</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E691" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F691" t="n" s="2">
-        <x:v>0.0412</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="692">
       <x:c r="A692" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B692" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C692" t="str" s="2">
-        <x:v>Simrishamn</x:v>
+        <x:v>Öckerö</x:v>
       </x:c>
       <x:c r="D692" s="3">
-        <x:v>43830</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E692" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F692" t="n" s="2">
-        <x:v>0.0107</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="693">
       <x:c r="A693" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B693" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C693" t="str" s="2">
-        <x:v>Simrishamn</x:v>
+        <x:v>Öckerö</x:v>
       </x:c>
       <x:c r="D693" s="3">
-        <x:v>44196</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E693" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F693" t="n" s="2">
-        <x:v>0.0066</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="694">
       <x:c r="A694" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B694" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C694" t="str" s="2">
-        <x:v>Simrishamn</x:v>
+        <x:v>Öckerö</x:v>
       </x:c>
       <x:c r="D694" s="3">
-        <x:v>44561</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E694" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F694" t="n" s="2">
-        <x:v>0.0234</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="695">
       <x:c r="A695" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B695" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C695" t="str" s="2">
-        <x:v>Simrishamn</x:v>
+        <x:v>Örnsköldsvik</x:v>
       </x:c>
       <x:c r="D695" s="3">
-        <x:v>44926</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E695" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F695" t="n" s="2">
-        <x:v>0.0042</x:v>
+        <x:v>2.445607</x:v>
       </x:c>
     </x:row>
     <x:row r="696">
       <x:c r="A696" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B696" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C696" t="str" s="2">
-        <x:v>Simrishamn</x:v>
+        <x:v>Örnsköldsvik</x:v>
       </x:c>
       <x:c r="D696" s="3">
-        <x:v>45291</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E696" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F696" t="n" s="2">
-        <x:v>0.0064</x:v>
+        <x:v>2.506982</x:v>
       </x:c>
     </x:row>
     <x:row r="697">
       <x:c r="A697" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B697" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C697" t="str" s="2">
-        <x:v>Simrishamn</x:v>
+        <x:v>Örnsköldsvik</x:v>
       </x:c>
       <x:c r="D697" s="3">
-        <x:v>45657</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E697" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F697" t="n" s="2">
-        <x:v>0.010270</x:v>
+        <x:v>1.681157</x:v>
       </x:c>
     </x:row>
     <x:row r="698">
       <x:c r="A698" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B698" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C698" t="str" s="2">
-        <x:v>Smedjebacken</x:v>
+        <x:v>Örnsköldsvik</x:v>
       </x:c>
       <x:c r="D698" s="3">
-        <x:v>38717</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E698" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F698" t="n" s="2">
-        <x:v>3.212</x:v>
+        <x:v>1.570466</x:v>
       </x:c>
     </x:row>
     <x:row r="699">
       <x:c r="A699" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B699" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C699" t="str" s="2">
-        <x:v>Smedjebacken</x:v>
+        <x:v>Örnsköldsvik</x:v>
       </x:c>
       <x:c r="D699" s="3">
-        <x:v>40543</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E699" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F699" t="n" s="2">
-        <x:v>4.8434</x:v>
+        <x:v>2.383731</x:v>
       </x:c>
     </x:row>
     <x:row r="700">
       <x:c r="A700" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B700" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C700" t="str" s="2">
-        <x:v>Smedjebacken</x:v>
+        <x:v>Örnsköldsvik</x:v>
       </x:c>
       <x:c r="D700" s="3">
-        <x:v>42369</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E700" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F700" t="n" s="2">
-        <x:v>3.6785</x:v>
+        <x:v>2.163652</x:v>
       </x:c>
     </x:row>
     <x:row r="701">
       <x:c r="A701" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B701" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C701" t="str" s="2">
-        <x:v>Smedjebacken</x:v>
+        <x:v>Örnsköldsvik</x:v>
       </x:c>
       <x:c r="D701" s="3">
-        <x:v>42735</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E701" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F701" t="n" s="2">
-        <x:v>3.9175</x:v>
+        <x:v>2.263005</x:v>
       </x:c>
     </x:row>
     <x:row r="702">
       <x:c r="A702" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B702" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C702" t="str" s="2">
-        <x:v>Smedjebacken</x:v>
+        <x:v>Örnsköldsvik</x:v>
       </x:c>
       <x:c r="D702" s="3">
-        <x:v>43100</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E702" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F702" t="n" s="2">
-        <x:v>4.1537</x:v>
+        <x:v>1.616940</x:v>
       </x:c>
     </x:row>
     <x:row r="703">
       <x:c r="A703" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B703" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C703" t="str" s="2">
-        <x:v>Smedjebacken</x:v>
+        <x:v>Örnsköldsvik</x:v>
       </x:c>
       <x:c r="D703" s="3">
-        <x:v>43465</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E703" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F703" t="n" s="2">
-        <x:v>4.1114</x:v>
+        <x:v>0.957371</x:v>
       </x:c>
     </x:row>
     <x:row r="704">
       <x:c r="A704" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B704" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C704" t="str" s="2">
-        <x:v>Smedjebacken</x:v>
+        <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D704" s="3">
-        <x:v>43830</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E704" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F704" t="n" s="2">
-        <x:v>3.4279</x:v>
+        <x:v>0.001286</x:v>
       </x:c>
     </x:row>
     <x:row r="705">
       <x:c r="A705" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B705" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C705" t="str" s="2">
-        <x:v>Smedjebacken</x:v>
+        <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D705" s="3">
-        <x:v>44196</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E705" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F705" t="n" s="2">
-        <x:v>2.7042</x:v>
+        <x:v>0.016751</x:v>
       </x:c>
     </x:row>
     <x:row r="706">
       <x:c r="A706" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B706" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C706" t="str" s="2">
-        <x:v>Smedjebacken</x:v>
+        <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D706" s="3">
-        <x:v>44561</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E706" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F706" t="n" s="2">
-        <x:v>3.7905</x:v>
+        <x:v>0.006266</x:v>
       </x:c>
     </x:row>
     <x:row r="707">
       <x:c r="A707" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B707" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C707" t="str" s="2">
-        <x:v>Smedjebacken</x:v>
+        <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D707" s="3">
-        <x:v>44926</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E707" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F707" t="n" s="2">
-        <x:v>3.4346</x:v>
+        <x:v>0.002122</x:v>
       </x:c>
     </x:row>
     <x:row r="708">
       <x:c r="A708" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B708" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C708" t="str" s="2">
-        <x:v>Smedjebacken</x:v>
+        <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D708" s="3">
-        <x:v>45291</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E708" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F708" t="n" s="2">
-        <x:v>3.0121</x:v>
+        <x:v>0.002198</x:v>
       </x:c>
     </x:row>
     <x:row r="709">
       <x:c r="A709" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B709" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C709" t="str" s="2">
-        <x:v>Smedjebacken</x:v>
+        <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D709" s="3">
-        <x:v>45657</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E709" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F709" t="n" s="2">
-        <x:v>2.973298</x:v>
+        <x:v>0.002300</x:v>
       </x:c>
     </x:row>
     <x:row r="710">
       <x:c r="A710" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B710" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C710" t="str" s="2">
-        <x:v>Sollefteå</x:v>
+        <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D710" s="3">
-        <x:v>38717</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E710" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F710" t="n" s="2">
-        <x:v>0.017</x:v>
+        <x:v>0.001522</x:v>
       </x:c>
     </x:row>
     <x:row r="711">
       <x:c r="A711" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B711" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C711" t="str" s="2">
-        <x:v>Sollefteå</x:v>
+        <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D711" s="3">
-        <x:v>40543</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E711" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F711" t="n" s="2">
-        <x:v>0.0258</x:v>
+        <x:v>0.001707</x:v>
       </x:c>
     </x:row>
     <x:row r="712">
       <x:c r="A712" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B712" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C712" t="str" s="2">
-        <x:v>Sollefteå</x:v>
+        <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D712" s="3">
-        <x:v>42369</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E712" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F712" t="n" s="2">
-        <x:v>0.0047</x:v>
+        <x:v>0.000040</x:v>
       </x:c>
     </x:row>
     <x:row r="713">
       <x:c r="A713" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B713" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C713" t="str" s="2">
-        <x:v>Sollefteå</x:v>
+        <x:v>Östra Göinge</x:v>
       </x:c>
       <x:c r="D713" s="3">
-        <x:v>42735</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E713" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F713" t="n" s="2">
-        <x:v>0.0088</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="714">
       <x:c r="A714" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B714" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C714" t="str" s="2">
-        <x:v>Sollefteå</x:v>
+        <x:v>Östra Göinge</x:v>
       </x:c>
       <x:c r="D714" s="3">
-        <x:v>43100</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E714" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F714" t="n" s="2">
-        <x:v>0.0117</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="715">
       <x:c r="A715" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B715" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C715" t="str" s="2">
-        <x:v>Sollefteå</x:v>
+        <x:v>Östra Göinge</x:v>
       </x:c>
       <x:c r="D715" s="3">
-        <x:v>43465</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E715" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F715" t="n" s="2">
-        <x:v>0.0161</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="716">
       <x:c r="A716" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B716" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C716" t="str" s="2">
-        <x:v>Sollefteå</x:v>
+        <x:v>Östra Göinge</x:v>
       </x:c>
       <x:c r="D716" s="3">
-        <x:v>43830</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E716" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F716" t="n" s="2">
-        <x:v>0.0176</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="717">
       <x:c r="A717" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B717" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C717" t="str" s="2">
-        <x:v>Sollefteå</x:v>
+        <x:v>Östra Göinge</x:v>
       </x:c>
       <x:c r="D717" s="3">
-        <x:v>44196</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E717" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F717" t="n" s="2">
-        <x:v>0.0104</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="718">
       <x:c r="A718" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B718" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C718" t="str" s="2">
-        <x:v>Sollefteå</x:v>
+        <x:v>Östra Göinge</x:v>
       </x:c>
       <x:c r="D718" s="3">
-        <x:v>44561</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E718" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F718" t="n" s="2">
-        <x:v>0.0295</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="719">
       <x:c r="A719" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B719" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C719" t="str" s="2">
-        <x:v>Sollefteå</x:v>
+        <x:v>Östra Göinge</x:v>
       </x:c>
       <x:c r="D719" s="3">
-        <x:v>44926</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E719" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F719" t="n" s="2">
-        <x:v>0.0081</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="720">
       <x:c r="A720" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B720" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C720" t="str" s="2">
-        <x:v>Sollefteå</x:v>
+        <x:v>Östra Göinge</x:v>
       </x:c>
       <x:c r="D720" s="3">
-        <x:v>45291</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E720" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F720" t="n" s="2">
-        <x:v>0.0157</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="721">
       <x:c r="A721" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B721" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C721" t="str" s="2">
-        <x:v>Sollefteå</x:v>
+        <x:v>Östra Göinge</x:v>
       </x:c>
       <x:c r="D721" s="3">
-        <x:v>45657</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E721" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F721" t="n" s="2">
-        <x:v>0.013427</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="722">
       <x:c r="A722" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B722" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C722" t="str" s="2">
-        <x:v>Sorsele</x:v>
+        <x:v>Övertorneå</x:v>
       </x:c>
       <x:c r="D722" s="3">
         <x:v>38717</x:v>
       </x:c>
       <x:c r="E722" t="n" s="2">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="F722" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="723">
       <x:c r="A723" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B723" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C723" t="str" s="2">
-        <x:v>Sorsele</x:v>
+        <x:v>Övertorneå</x:v>
       </x:c>
       <x:c r="D723" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E723" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F723" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="724">
       <x:c r="A724" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B724" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C724" t="str" s="2">
-        <x:v>Sorsele</x:v>
+        <x:v>Övertorneå</x:v>
       </x:c>
       <x:c r="D724" s="3">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="E724" t="n" s="2">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="F724" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="725">
       <x:c r="A725" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B725" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C725" t="str" s="2">
-        <x:v>Sorsele</x:v>
+        <x:v>Övertorneå</x:v>
       </x:c>
       <x:c r="D725" s="3">
-        <x:v>42735</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E725" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F725" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="726">
       <x:c r="A726" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B726" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C726" t="str" s="2">
-        <x:v>Sorsele</x:v>
+        <x:v>Övertorneå</x:v>
       </x:c>
       <x:c r="D726" s="3">
-        <x:v>43100</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E726" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F726" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="727">
       <x:c r="A727" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B727" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C727" t="str" s="2">
-        <x:v>Sorsele</x:v>
+        <x:v>Övertorneå</x:v>
       </x:c>
       <x:c r="D727" s="3">
-        <x:v>43465</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E727" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F727" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="728">
       <x:c r="A728" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B728" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C728" t="str" s="2">
-        <x:v>Sorsele</x:v>
+        <x:v>Övertorneå</x:v>
       </x:c>
       <x:c r="D728" s="3">
-        <x:v>43830</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E728" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F728" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="729">
       <x:c r="A729" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B729" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C729" t="str" s="2">
-        <x:v>Sorsele</x:v>
+        <x:v>Övertorneå</x:v>
       </x:c>
       <x:c r="D729" s="3">
-        <x:v>44196</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E729" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F729" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="730">
       <x:c r="A730" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B730" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C730" t="str" s="2">
-        <x:v>Sorsele</x:v>
+        <x:v>Övertorneå</x:v>
       </x:c>
       <x:c r="D730" s="3">
-        <x:v>44561</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E730" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F730" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="731">
       <x:c r="A731" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B731" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C731" t="str" s="2">
-        <x:v>Sorsele</x:v>
+        <x:v>Sveriges Ekokommuner</x:v>
       </x:c>
       <x:c r="D731" s="3">
-        <x:v>44926</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E731" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F731" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>2.606779</x:v>
       </x:c>
     </x:row>
     <x:row r="732">
       <x:c r="A732" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B732" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C732" t="str" s="2">
-        <x:v>Sorsele</x:v>
+        <x:v>Sveriges Ekokommuner</x:v>
       </x:c>
       <x:c r="D732" s="3">
-        <x:v>45291</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E732" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F732" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>2.547809</x:v>
       </x:c>
     </x:row>
     <x:row r="733">
       <x:c r="A733" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B733" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C733" t="str" s="2">
-        <x:v>Sorsele</x:v>
+        <x:v>Sveriges Ekokommuner</x:v>
       </x:c>
       <x:c r="D733" s="3">
-        <x:v>45657</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E733" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F733" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>2.025203</x:v>
       </x:c>
     </x:row>
     <x:row r="734">
       <x:c r="A734" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B734" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C734" t="str" s="2">
-        <x:v>Sotenäs</x:v>
+        <x:v>Sveriges Ekokommuner</x:v>
       </x:c>
       <x:c r="D734" s="3">
-        <x:v>38717</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E734" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F734" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1.849928</x:v>
       </x:c>
     </x:row>
     <x:row r="735">
       <x:c r="A735" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B735" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C735" t="str" s="2">
-        <x:v>Sotenäs</x:v>
+        <x:v>Sveriges Ekokommuner</x:v>
       </x:c>
       <x:c r="D735" s="3">
-        <x:v>40543</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E735" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F735" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1.921719</x:v>
       </x:c>
     </x:row>
     <x:row r="736">
       <x:c r="A736" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B736" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C736" t="str" s="2">
-        <x:v>Sotenäs</x:v>
+        <x:v>Sveriges Ekokommuner</x:v>
       </x:c>
       <x:c r="D736" s="3">
-        <x:v>42369</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E736" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F736" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1.909380</x:v>
       </x:c>
     </x:row>
     <x:row r="737">
       <x:c r="A737" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B737" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C737" t="str" s="2">
-        <x:v>Sotenäs</x:v>
+        <x:v>Sveriges Ekokommuner</x:v>
       </x:c>
       <x:c r="D737" s="3">
-        <x:v>42735</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E737" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F737" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1.827772</x:v>
       </x:c>
     </x:row>
     <x:row r="738">
       <x:c r="A738" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B738" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C738" t="str" s="2">
-        <x:v>Sotenäs</x:v>
+        <x:v>Sveriges Ekokommuner</x:v>
       </x:c>
       <x:c r="D738" s="3">
-        <x:v>43100</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E738" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F738" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1.772412</x:v>
       </x:c>
     </x:row>
     <x:row r="739">
       <x:c r="A739" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B739" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C739" t="str" s="2">
-        <x:v>Sotenäs</x:v>
+        <x:v>Sveriges Ekokommuner</x:v>
       </x:c>
       <x:c r="D739" s="3">
-        <x:v>43465</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E739" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F739" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1.710633</x:v>
       </x:c>
     </x:row>
     <x:row r="740">
       <x:c r="A740" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B740" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C740" t="str" s="2">
-        <x:v>Sotenäs</x:v>
+        <x:v>Riket</x:v>
       </x:c>
       <x:c r="D740" s="3">
-        <x:v>43830</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E740" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F740" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>2.142743</x:v>
       </x:c>
     </x:row>
     <x:row r="741">
       <x:c r="A741" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B741" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C741" t="str" s="2">
-        <x:v>Sotenäs</x:v>
+        <x:v>Riket</x:v>
       </x:c>
       <x:c r="D741" s="3">
-        <x:v>44196</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E741" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F741" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>2.406779</x:v>
       </x:c>
     </x:row>
     <x:row r="742">
       <x:c r="A742" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B742" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C742" t="str" s="2">
-        <x:v>Sotenäs</x:v>
+        <x:v>Riket</x:v>
       </x:c>
       <x:c r="D742" s="3">
-        <x:v>44561</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E742" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F742" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1.952715</x:v>
       </x:c>
     </x:row>
     <x:row r="743">
       <x:c r="A743" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B743" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C743" t="str" s="2">
-        <x:v>Sotenäs</x:v>
+        <x:v>Riket</x:v>
       </x:c>
       <x:c r="D743" s="3">
-        <x:v>44926</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E743" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F743" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1.609510</x:v>
       </x:c>
     </x:row>
     <x:row r="744">
       <x:c r="A744" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B744" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C744" t="str" s="2">
-        <x:v>Sotenäs</x:v>
+        <x:v>Riket</x:v>
       </x:c>
       <x:c r="D744" s="3">
-        <x:v>45291</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E744" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F744" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1.767634</x:v>
       </x:c>
     </x:row>
     <x:row r="745">
       <x:c r="A745" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B745" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C745" t="str" s="2">
-        <x:v>Sotenäs</x:v>
+        <x:v>Riket</x:v>
       </x:c>
       <x:c r="D745" s="3">
-        <x:v>45657</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E745" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F745" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1.678221</x:v>
       </x:c>
     </x:row>
     <x:row r="746">
       <x:c r="A746" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B746" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C746" t="str" s="2">
-        <x:v>Stockholm</x:v>
+        <x:v>Riket</x:v>
       </x:c>
       <x:c r="D746" s="3">
-        <x:v>38717</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E746" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F746" t="n" s="2">
-        <x:v>1.0579</x:v>
+        <x:v>1.631910</x:v>
       </x:c>
     </x:row>
     <x:row r="747">
       <x:c r="A747" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B747" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C747" t="str" s="2">
-        <x:v>Stockholm</x:v>
+        <x:v>Riket</x:v>
       </x:c>
       <x:c r="D747" s="3">
-        <x:v>40543</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E747" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F747" t="n" s="2">
-        <x:v>1.1263</x:v>
+        <x:v>1.596199</x:v>
       </x:c>
     </x:row>
     <x:row r="748">
       <x:c r="A748" t="str" s="2">
         <x:v>Växthusgasutsläpp från utsläppshandeln</x:v>
       </x:c>
       <x:c r="B748" t="str" s="2">
         <x:v>GN.1b</x:v>
       </x:c>
       <x:c r="C748" t="str" s="2">
-        <x:v>Stockholm</x:v>
+        <x:v>Riket</x:v>
       </x:c>
       <x:c r="D748" s="3">
-        <x:v>42369</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E748" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F748" t="n" s="2">
-        <x:v>1.0092</x:v>
-[...6179 lines deleted...]
-        <x:v>1.596199</x:v>
+        <x:v>1.525732</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>