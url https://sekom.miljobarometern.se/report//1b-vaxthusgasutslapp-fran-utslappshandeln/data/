--- v1 (2026-07-05)
+++ v2 (2026-08-20)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="R25b7fe8f181644e9a12b5c5bc1fb36be"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="R5636e2cf119d4426b90e14be9b19a2c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R25b7fe8f181644e9a12b5c5bc1fb36be" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5636e2cf119d4426b90e14be9b19a2c3" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F748"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>